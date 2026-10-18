--- v0 (2026-09-03)
+++ v1 (2026-10-18)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{585E4186-7047-48F5-A88B-4D1D3A18B5DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DE92B06C-A30F-48A5-99ED-10332B67D749}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="599" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="調査結果のご利用にあたって" sheetId="3" r:id="rId1"/>
     <sheet name="A_2_04_R8" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">A_2_04_R8!$A$1:$AH$111</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">A_2_04_R8!$A$1:$AL$111</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">調査結果のご利用にあたって!$A$1:$L$53</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">A_2_04_R8!$A:$B</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="159">
   <si>
     <t>ファイル名</t>
   </si>
   <si>
     <t>分類</t>
   </si>
   <si>
     <t>人口</t>
   </si>
   <si>
     <t>統計名</t>
   </si>
   <si>
     <t>毎月人口</t>
   </si>
   <si>
     <t>年</t>
   </si>
   <si>
     <t>市町村別人口と世帯</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">世帯数
 </t>
@@ -807,50 +807,60 @@
     <rPh sb="1" eb="2">
       <t>ワ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和８年７月１日現在</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和８年８月１日現在</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
+  <si>
+    <t>令和８年９月１日現在</t>
+    <rPh sb="0" eb="1">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ワ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="178" formatCode="#\ ###\ ##0"/>
     <numFmt numFmtId="179" formatCode="\p#,##0_ "/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
@@ -1432,51 +1442,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="176" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="176" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1583,83 +1593,84 @@
     <xf numFmtId="177" fontId="3" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="179" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="179" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="パーセント 2" xfId="5" xr:uid="{EAC06A3C-5810-43A2-AD21-E687F3F8F59C}"/>
     <cellStyle name="桁区切り 2" xfId="3" xr:uid="{480606ED-B76D-4ABA-BCB6-2C3C02D0FE35}"/>
     <cellStyle name="桁区切り 2 2" xfId="6" xr:uid="{ABB71141-3B00-47E5-ADA7-19D2FD00745C}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{E6D5B9AE-A517-45E9-B1A2-F12888F4E583}"/>
     <cellStyle name="標準 2 2" xfId="7" xr:uid="{558B6D70-0F86-4748-9241-04FA106B49C4}"/>
     <cellStyle name="標準 3" xfId="8" xr:uid="{7870E5FA-7E2D-46E6-871B-31F88B8FE17F}"/>
     <cellStyle name="標準 3 2" xfId="10" xr:uid="{D25F9D8D-D890-4498-AEF8-924915B5C090}"/>
     <cellStyle name="標準 3 3" xfId="11" xr:uid="{C452FB06-B016-49AD-8401-5E0FE4669333}"/>
     <cellStyle name="標準 4" xfId="9" xr:uid="{EA7C92AF-4382-45AE-A440-CF41DB2C3220}"/>
     <cellStyle name="標準_10月１日" xfId="12" xr:uid="{EF679D6A-B32A-42D8-9254-9639F6B015C7}"/>
     <cellStyle name="標準_Ｈ８・12月１日公表" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準_県外1203" xfId="4" xr:uid="{1924439F-F72D-47AB-950B-2F40E7B6E1F3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
@@ -2074,62 +2085,62 @@
       <c r="C2" s="35"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="37"/>
       <c r="M2" s="33"/>
     </row>
     <row r="3" spans="2:13" s="32" customFormat="1" ht="13.5" customHeight="1">
       <c r="B3" s="38"/>
       <c r="C3" s="33"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="39"/>
       <c r="M3" s="33"/>
     </row>
     <row r="4" spans="2:13" s="32" customFormat="1" ht="13.5" customHeight="1">
-      <c r="B4" s="90" t="s">
+      <c r="B4" s="98" t="s">
         <v>109</v>
       </c>
-      <c r="C4" s="91"/>
-[...7 lines deleted...]
-      <c r="K4" s="92"/>
+      <c r="C4" s="99"/>
+      <c r="D4" s="99"/>
+      <c r="E4" s="99"/>
+      <c r="F4" s="99"/>
+      <c r="G4" s="99"/>
+      <c r="H4" s="99"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="99"/>
+      <c r="K4" s="100"/>
       <c r="M4" s="33"/>
     </row>
     <row r="5" spans="2:13" s="32" customFormat="1" ht="13.5" customHeight="1">
       <c r="B5" s="40"/>
       <c r="C5" s="41"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
       <c r="F5" s="42"/>
       <c r="G5" s="42"/>
       <c r="H5" s="42"/>
       <c r="I5" s="42"/>
       <c r="J5" s="42"/>
       <c r="K5" s="43"/>
       <c r="M5" s="33"/>
     </row>
     <row r="6" spans="2:13" ht="17.25" customHeight="1">
       <c r="B6" s="40" t="s">
         <v>110</v>
       </c>
       <c r="C6" s="41"/>
       <c r="D6" s="42"/>
       <c r="E6" s="42"/>
       <c r="F6" s="42"/>
       <c r="G6" s="42"/>
       <c r="H6" s="42"/>
@@ -2967,188 +2978,196 @@
       <c r="G58" s="42"/>
       <c r="H58" s="42"/>
       <c r="I58" s="42"/>
       <c r="J58" s="42"/>
       <c r="K58" s="42"/>
       <c r="M58" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B4:K4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.51181102362204722" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="92" firstPageNumber="10" fitToHeight="2" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <firstFooter>&amp;C9</firstFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AH2829"/>
+  <dimension ref="A1:AL2829"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="11" topLeftCell="C12" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="11" topLeftCell="C90" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="AQ11" sqref="AQ11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="7.109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="8" customWidth="1"/>
     <col min="3" max="14" width="11.44140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="13" style="2" customWidth="1"/>
     <col min="16" max="18" width="11.44140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="13" style="2" customWidth="1"/>
     <col min="20" max="22" width="11.44140625" style="2" customWidth="1"/>
     <col min="23" max="23" width="12.88671875" style="2" customWidth="1"/>
     <col min="24" max="26" width="11.44140625" style="2" customWidth="1"/>
     <col min="27" max="27" width="13.5546875" style="2" customWidth="1"/>
     <col min="28" max="30" width="11.44140625" style="2" customWidth="1"/>
     <col min="31" max="31" width="13.6640625" style="2" customWidth="1"/>
-    <col min="32" max="50" width="11.44140625" style="2" customWidth="1"/>
+    <col min="32" max="34" width="11.44140625" style="2" customWidth="1"/>
+    <col min="35" max="35" width="13.109375" style="2" customWidth="1"/>
+    <col min="36" max="50" width="11.44140625" style="2" customWidth="1"/>
     <col min="51" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" ht="14.25" customHeight="1">
+    <row r="1" spans="1:38" ht="14.25" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="2" spans="1:34">
+    <row r="2" spans="1:38">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:38">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:38">
       <c r="A4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="5" spans="1:34">
+    <row r="5" spans="1:38">
       <c r="A5" s="16"/>
       <c r="B5" s="5"/>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:38">
       <c r="A6" s="2" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="8" spans="1:34">
+    <row r="8" spans="1:38">
       <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:34" ht="13.5" customHeight="1" thickBot="1">
+    <row r="9" spans="1:38" ht="13.5" customHeight="1" thickBot="1">
       <c r="A9" s="28" t="s">
         <v>108</v>
       </c>
       <c r="B9" s="28"/>
       <c r="C9" s="28"/>
       <c r="D9" s="28"/>
       <c r="E9" s="28"/>
     </row>
-    <row r="10" spans="1:34" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A10" s="96" t="s">
+    <row r="10" spans="1:38" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A10" s="93" t="s">
         <v>107</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="18" t="s">
         <v>140</v>
       </c>
       <c r="D10" s="19"/>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
-      <c r="G10" s="98" t="s">
+      <c r="G10" s="95" t="s">
         <v>142</v>
       </c>
-      <c r="H10" s="99"/>
-[...2 lines deleted...]
-      <c r="K10" s="98" t="s">
+      <c r="H10" s="96"/>
+      <c r="I10" s="96"/>
+      <c r="J10" s="97"/>
+      <c r="K10" s="95" t="s">
         <v>147</v>
       </c>
-      <c r="L10" s="99"/>
-[...2 lines deleted...]
-      <c r="O10" s="98" t="s">
+      <c r="L10" s="96"/>
+      <c r="M10" s="96"/>
+      <c r="N10" s="97"/>
+      <c r="O10" s="95" t="s">
         <v>148</v>
       </c>
-      <c r="P10" s="99"/>
-[...2 lines deleted...]
-      <c r="S10" s="98" t="s">
+      <c r="P10" s="96"/>
+      <c r="Q10" s="96"/>
+      <c r="R10" s="97"/>
+      <c r="S10" s="95" t="s">
         <v>154</v>
       </c>
-      <c r="T10" s="99"/>
-[...2 lines deleted...]
-      <c r="W10" s="93" t="s">
+      <c r="T10" s="96"/>
+      <c r="U10" s="96"/>
+      <c r="V10" s="97"/>
+      <c r="W10" s="90" t="s">
         <v>155</v>
       </c>
-      <c r="X10" s="94"/>
-[...2 lines deleted...]
-      <c r="AA10" s="93" t="s">
+      <c r="X10" s="91"/>
+      <c r="Y10" s="91"/>
+      <c r="Z10" s="92"/>
+      <c r="AA10" s="90" t="s">
         <v>156</v>
       </c>
-      <c r="AB10" s="94"/>
-[...2 lines deleted...]
-      <c r="AE10" s="93" t="s">
+      <c r="AB10" s="91"/>
+      <c r="AC10" s="91"/>
+      <c r="AD10" s="92"/>
+      <c r="AE10" s="90" t="s">
         <v>157</v>
       </c>
-      <c r="AF10" s="94"/>
-[...4 lines deleted...]
-      <c r="A11" s="97"/>
+      <c r="AF10" s="91"/>
+      <c r="AG10" s="91"/>
+      <c r="AH10" s="92"/>
+      <c r="AI10" s="90" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ10" s="91"/>
+      <c r="AK10" s="91"/>
+      <c r="AL10" s="92"/>
+    </row>
+    <row r="11" spans="1:38" ht="30" customHeight="1">
+      <c r="A11" s="94"/>
       <c r="B11" s="13"/>
       <c r="C11" s="20" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="21" t="s">
         <v>103</v>
       </c>
       <c r="F11" s="70" t="s">
         <v>104</v>
       </c>
       <c r="G11" s="20" t="s">
         <v>7</v>
       </c>
       <c r="H11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="I11" s="21" t="s">
         <v>103</v>
       </c>
       <c r="J11" s="71" t="s">
         <v>104</v>
       </c>
@@ -3202,52 +3221,64 @@
       </c>
       <c r="AA11" s="87" t="s">
         <v>151</v>
       </c>
       <c r="AB11" s="88" t="s">
         <v>8</v>
       </c>
       <c r="AC11" s="88" t="s">
         <v>103</v>
       </c>
       <c r="AD11" s="89" t="s">
         <v>104</v>
       </c>
       <c r="AE11" s="87" t="s">
         <v>151</v>
       </c>
       <c r="AF11" s="88" t="s">
         <v>8</v>
       </c>
       <c r="AG11" s="88" t="s">
         <v>103</v>
       </c>
       <c r="AH11" s="89" t="s">
         <v>104</v>
       </c>
-    </row>
-    <row r="12" spans="1:34" ht="13.5" customHeight="1">
+      <c r="AI11" s="87" t="s">
+        <v>151</v>
+      </c>
+      <c r="AJ11" s="88" t="s">
+        <v>8</v>
+      </c>
+      <c r="AK11" s="88" t="s">
+        <v>103</v>
+      </c>
+      <c r="AL11" s="89" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="12" spans="1:38" ht="13.5" customHeight="1">
       <c r="A12" s="10"/>
       <c r="B12" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="22">
         <v>862162</v>
       </c>
       <c r="D12" s="23">
         <v>1969278</v>
       </c>
       <c r="E12" s="2">
         <v>963975</v>
       </c>
       <c r="F12" s="2">
         <v>1005303</v>
       </c>
       <c r="G12" s="72">
         <v>861927</v>
       </c>
       <c r="H12" s="2">
         <v>1967370</v>
       </c>
       <c r="I12" s="2">
         <v>963041</v>
       </c>
@@ -3304,52 +3335,64 @@
       </c>
       <c r="AA12" s="84">
         <v>865576</v>
       </c>
       <c r="AB12" s="2">
         <v>1957880</v>
       </c>
       <c r="AC12" s="2">
         <v>959419</v>
       </c>
       <c r="AD12" s="73">
         <v>998461</v>
       </c>
       <c r="AE12" s="84">
         <v>865989</v>
       </c>
       <c r="AF12" s="2">
         <v>1957320</v>
       </c>
       <c r="AG12" s="2">
         <v>959071</v>
       </c>
       <c r="AH12" s="73">
         <v>998249</v>
       </c>
-    </row>
-    <row r="13" spans="1:34" ht="13.5" customHeight="1">
+      <c r="AI12" s="84">
+        <v>866084</v>
+      </c>
+      <c r="AJ12" s="101">
+        <v>1956274</v>
+      </c>
+      <c r="AK12" s="101">
+        <v>958606</v>
+      </c>
+      <c r="AL12" s="73">
+        <v>997668</v>
+      </c>
+    </row>
+    <row r="13" spans="1:38" ht="13.5" customHeight="1">
       <c r="A13" s="10"/>
       <c r="B13" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="24">
         <v>699122</v>
       </c>
       <c r="D13" s="23">
         <v>1584735</v>
       </c>
       <c r="E13" s="2">
         <v>775359</v>
       </c>
       <c r="F13" s="2">
         <v>809376</v>
       </c>
       <c r="G13" s="72">
         <v>698876</v>
       </c>
       <c r="H13" s="2">
         <v>1583152</v>
       </c>
       <c r="I13" s="2">
         <v>774535</v>
       </c>
@@ -3406,52 +3449,64 @@
       </c>
       <c r="AA13" s="72">
         <v>702587</v>
       </c>
       <c r="AB13" s="2">
         <v>1576547</v>
       </c>
       <c r="AC13" s="2">
         <v>771691</v>
       </c>
       <c r="AD13" s="73">
         <v>804856</v>
       </c>
       <c r="AE13" s="72">
         <v>702906</v>
       </c>
       <c r="AF13" s="2">
         <v>1576187</v>
       </c>
       <c r="AG13" s="2">
         <v>771448</v>
       </c>
       <c r="AH13" s="73">
         <v>804739</v>
       </c>
-    </row>
-    <row r="14" spans="1:34" ht="13.5" customHeight="1">
+      <c r="AI13" s="72">
+        <v>702932</v>
+      </c>
+      <c r="AJ13" s="101">
+        <v>1575470</v>
+      </c>
+      <c r="AK13" s="101">
+        <v>771150</v>
+      </c>
+      <c r="AL13" s="73">
+        <v>804320</v>
+      </c>
+    </row>
+    <row r="14" spans="1:38" ht="13.5" customHeight="1">
       <c r="A14" s="10"/>
       <c r="B14" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="24">
         <v>163040</v>
       </c>
       <c r="D14" s="23">
         <v>383838</v>
       </c>
       <c r="E14" s="2">
         <v>188280</v>
       </c>
       <c r="F14" s="2">
         <v>195558</v>
       </c>
       <c r="G14" s="72">
         <v>163051</v>
       </c>
       <c r="H14" s="2">
         <v>383465</v>
       </c>
       <c r="I14" s="2">
         <v>188139</v>
       </c>
@@ -3508,52 +3563,64 @@
       </c>
       <c r="AA14" s="84">
         <v>162989</v>
       </c>
       <c r="AB14" s="2">
         <v>380539</v>
       </c>
       <c r="AC14" s="2">
         <v>187357</v>
       </c>
       <c r="AD14" s="73">
         <v>193182</v>
       </c>
       <c r="AE14" s="84">
         <v>163083</v>
       </c>
       <c r="AF14" s="2">
         <v>380384</v>
       </c>
       <c r="AG14" s="2">
         <v>187266</v>
       </c>
       <c r="AH14" s="73">
         <v>193118</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14" s="84">
+        <v>163152</v>
+      </c>
+      <c r="AJ14" s="101">
+        <v>380085</v>
+      </c>
+      <c r="AK14" s="101">
+        <v>187131</v>
+      </c>
+      <c r="AL14" s="73">
+        <v>192954</v>
+      </c>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" s="6">
         <v>201</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="24">
         <v>160594</v>
       </c>
       <c r="D15" s="23">
         <v>358341</v>
       </c>
       <c r="E15" s="2">
         <v>174767</v>
       </c>
       <c r="F15" s="2">
         <v>183574</v>
       </c>
       <c r="G15" s="72">
         <v>160452</v>
       </c>
       <c r="H15" s="2">
         <v>357850</v>
       </c>
       <c r="I15" s="2">
@@ -3612,52 +3679,64 @@
       </c>
       <c r="AA15" s="72">
         <v>161214</v>
       </c>
       <c r="AB15" s="2">
         <v>356297</v>
       </c>
       <c r="AC15" s="2">
         <v>173886</v>
       </c>
       <c r="AD15" s="73">
         <v>182411</v>
       </c>
       <c r="AE15" s="72">
         <v>161225</v>
       </c>
       <c r="AF15" s="2">
         <v>356133</v>
       </c>
       <c r="AG15" s="2">
         <v>173806</v>
       </c>
       <c r="AH15" s="73">
         <v>182327</v>
       </c>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15" s="72">
+        <v>161260</v>
+      </c>
+      <c r="AJ15" s="101">
+        <v>356011</v>
+      </c>
+      <c r="AK15" s="101">
+        <v>173731</v>
+      </c>
+      <c r="AL15" s="73">
+        <v>182280</v>
+      </c>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" s="6">
         <v>202</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>102</v>
       </c>
       <c r="C16" s="24">
         <v>108792</v>
       </c>
       <c r="D16" s="23">
         <v>235264</v>
       </c>
       <c r="E16" s="2">
         <v>115474</v>
       </c>
       <c r="F16" s="2">
         <v>119790</v>
       </c>
       <c r="G16" s="72">
         <v>108709</v>
       </c>
       <c r="H16" s="2">
         <v>235006</v>
       </c>
       <c r="I16" s="2">
@@ -3716,52 +3795,64 @@
       </c>
       <c r="AA16" s="72">
         <v>109256</v>
       </c>
       <c r="AB16" s="2">
         <v>234072</v>
       </c>
       <c r="AC16" s="2">
         <v>114922</v>
       </c>
       <c r="AD16" s="73">
         <v>119150</v>
       </c>
       <c r="AE16" s="72">
         <v>109281</v>
       </c>
       <c r="AF16" s="2">
         <v>234084</v>
       </c>
       <c r="AG16" s="2">
         <v>114899</v>
       </c>
       <c r="AH16" s="73">
         <v>119185</v>
       </c>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16" s="72">
+        <v>109268</v>
+      </c>
+      <c r="AJ16" s="101">
+        <v>233974</v>
+      </c>
+      <c r="AK16" s="101">
+        <v>114845</v>
+      </c>
+      <c r="AL16" s="73">
+        <v>119129</v>
+      </c>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" s="6">
         <v>203</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="24">
         <v>66998</v>
       </c>
       <c r="D17" s="23">
         <v>148956</v>
       </c>
       <c r="E17" s="2">
         <v>73097</v>
       </c>
       <c r="F17" s="2">
         <v>75859</v>
       </c>
       <c r="G17" s="72">
         <v>66922</v>
       </c>
       <c r="H17" s="2">
         <v>148752</v>
       </c>
       <c r="I17" s="2">
@@ -3820,52 +3911,64 @@
       </c>
       <c r="AA17" s="72">
         <v>67257</v>
       </c>
       <c r="AB17" s="2">
         <v>148114</v>
       </c>
       <c r="AC17" s="2">
         <v>72781</v>
       </c>
       <c r="AD17" s="73">
         <v>75333</v>
       </c>
       <c r="AE17" s="72">
         <v>67347</v>
       </c>
       <c r="AF17" s="2">
         <v>148126</v>
       </c>
       <c r="AG17" s="2">
         <v>72750</v>
       </c>
       <c r="AH17" s="73">
         <v>75376</v>
       </c>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17" s="72">
+        <v>67350</v>
+      </c>
+      <c r="AJ17" s="101">
+        <v>148072</v>
+      </c>
+      <c r="AK17" s="101">
+        <v>72728</v>
+      </c>
+      <c r="AL17" s="73">
+        <v>75344</v>
+      </c>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" s="6">
         <v>204</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="24">
         <v>19163</v>
       </c>
       <c r="D18" s="23">
         <v>44601</v>
       </c>
       <c r="E18" s="2">
         <v>21698</v>
       </c>
       <c r="F18" s="2">
         <v>22903</v>
       </c>
       <c r="G18" s="72">
         <v>19156</v>
       </c>
       <c r="H18" s="2">
         <v>44555</v>
       </c>
       <c r="I18" s="2">
@@ -3924,52 +4027,64 @@
       </c>
       <c r="AA18" s="72">
         <v>19163</v>
       </c>
       <c r="AB18" s="2">
         <v>44236</v>
       </c>
       <c r="AC18" s="2">
         <v>21515</v>
       </c>
       <c r="AD18" s="73">
         <v>22721</v>
       </c>
       <c r="AE18" s="72">
         <v>19155</v>
       </c>
       <c r="AF18" s="2">
         <v>44180</v>
       </c>
       <c r="AG18" s="2">
         <v>21486</v>
       </c>
       <c r="AH18" s="73">
         <v>22694</v>
       </c>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18" s="72">
+        <v>19176</v>
+      </c>
+      <c r="AJ18" s="101">
+        <v>44171</v>
+      </c>
+      <c r="AK18" s="101">
+        <v>21495</v>
+      </c>
+      <c r="AL18" s="73">
+        <v>22676</v>
+      </c>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" s="6">
         <v>205</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="24">
         <v>39227</v>
       </c>
       <c r="D19" s="23">
         <v>92008</v>
       </c>
       <c r="E19" s="2">
         <v>44557</v>
       </c>
       <c r="F19" s="2">
         <v>47451</v>
       </c>
       <c r="G19" s="72">
         <v>39204</v>
       </c>
       <c r="H19" s="2">
         <v>91918</v>
       </c>
       <c r="I19" s="2">
@@ -4028,52 +4143,64 @@
       </c>
       <c r="AA19" s="72">
         <v>39328</v>
       </c>
       <c r="AB19" s="2">
         <v>91331</v>
       </c>
       <c r="AC19" s="2">
         <v>44276</v>
       </c>
       <c r="AD19" s="73">
         <v>47055</v>
       </c>
       <c r="AE19" s="72">
         <v>39356</v>
       </c>
       <c r="AF19" s="2">
         <v>91300</v>
       </c>
       <c r="AG19" s="2">
         <v>44278</v>
       </c>
       <c r="AH19" s="73">
         <v>47022</v>
       </c>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19" s="72">
+        <v>39367</v>
+      </c>
+      <c r="AJ19" s="101">
+        <v>91268</v>
+      </c>
+      <c r="AK19" s="101">
+        <v>44265</v>
+      </c>
+      <c r="AL19" s="73">
+        <v>47003</v>
+      </c>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" s="6">
         <v>206</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="24">
         <v>21488</v>
       </c>
       <c r="D20" s="23">
         <v>46542</v>
       </c>
       <c r="E20" s="2">
         <v>22742</v>
       </c>
       <c r="F20" s="2">
         <v>23800</v>
       </c>
       <c r="G20" s="72">
         <v>21486</v>
       </c>
       <c r="H20" s="2">
         <v>46487</v>
       </c>
       <c r="I20" s="2">
@@ -4132,52 +4259,64 @@
       </c>
       <c r="AA20" s="72">
         <v>21754</v>
       </c>
       <c r="AB20" s="2">
         <v>46406</v>
       </c>
       <c r="AC20" s="2">
         <v>22682</v>
       </c>
       <c r="AD20" s="73">
         <v>23724</v>
       </c>
       <c r="AE20" s="72">
         <v>21778</v>
       </c>
       <c r="AF20" s="2">
         <v>46409</v>
       </c>
       <c r="AG20" s="2">
         <v>22675</v>
       </c>
       <c r="AH20" s="73">
         <v>23734</v>
       </c>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20" s="72">
+        <v>21780</v>
+      </c>
+      <c r="AJ20" s="101">
+        <v>46391</v>
+      </c>
+      <c r="AK20" s="101">
+        <v>22679</v>
+      </c>
+      <c r="AL20" s="73">
+        <v>23712</v>
+      </c>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" s="6">
         <v>207</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="24">
         <v>19626</v>
       </c>
       <c r="D21" s="23">
         <v>48040</v>
       </c>
       <c r="E21" s="2">
         <v>23611</v>
       </c>
       <c r="F21" s="2">
         <v>24429</v>
       </c>
       <c r="G21" s="72">
         <v>19608</v>
       </c>
       <c r="H21" s="2">
         <v>47991</v>
       </c>
       <c r="I21" s="2">
@@ -4236,52 +4375,64 @@
       </c>
       <c r="AA21" s="72">
         <v>19734</v>
       </c>
       <c r="AB21" s="2">
         <v>47840</v>
       </c>
       <c r="AC21" s="2">
         <v>23548</v>
       </c>
       <c r="AD21" s="73">
         <v>24292</v>
       </c>
       <c r="AE21" s="72">
         <v>19726</v>
       </c>
       <c r="AF21" s="2">
         <v>47838</v>
       </c>
       <c r="AG21" s="2">
         <v>23536</v>
       </c>
       <c r="AH21" s="73">
         <v>24302</v>
       </c>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21" s="72">
+        <v>19709</v>
+      </c>
+      <c r="AJ21" s="101">
+        <v>47806</v>
+      </c>
+      <c r="AK21" s="101">
+        <v>23509</v>
+      </c>
+      <c r="AL21" s="73">
+        <v>24297</v>
+      </c>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" s="6">
         <v>208</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="24">
         <v>17590</v>
       </c>
       <c r="D22" s="23">
         <v>40012</v>
       </c>
       <c r="E22" s="2">
         <v>19519</v>
       </c>
       <c r="F22" s="2">
         <v>20493</v>
       </c>
       <c r="G22" s="72">
         <v>17609</v>
       </c>
       <c r="H22" s="2">
         <v>40031</v>
       </c>
       <c r="I22" s="2">
@@ -4340,52 +4491,64 @@
       </c>
       <c r="AA22" s="72">
         <v>17741</v>
       </c>
       <c r="AB22" s="2">
         <v>39882</v>
       </c>
       <c r="AC22" s="2">
         <v>19469</v>
       </c>
       <c r="AD22" s="73">
         <v>20413</v>
       </c>
       <c r="AE22" s="72">
         <v>17785</v>
       </c>
       <c r="AF22" s="2">
         <v>39883</v>
       </c>
       <c r="AG22" s="2">
         <v>19466</v>
       </c>
       <c r="AH22" s="73">
         <v>20417</v>
       </c>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22" s="72">
+        <v>17759</v>
+      </c>
+      <c r="AJ22" s="101">
+        <v>39830</v>
+      </c>
+      <c r="AK22" s="101">
+        <v>19434</v>
+      </c>
+      <c r="AL22" s="73">
+        <v>20396</v>
+      </c>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" s="6">
         <v>209</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="24">
         <v>28306</v>
       </c>
       <c r="D23" s="23">
         <v>63362</v>
       </c>
       <c r="E23" s="2">
         <v>31101</v>
       </c>
       <c r="F23" s="2">
         <v>32261</v>
       </c>
       <c r="G23" s="72">
         <v>28334</v>
       </c>
       <c r="H23" s="2">
         <v>63303</v>
       </c>
       <c r="I23" s="2">
@@ -4444,52 +4607,64 @@
       </c>
       <c r="AA23" s="72">
         <v>28543</v>
       </c>
       <c r="AB23" s="2">
         <v>63079</v>
       </c>
       <c r="AC23" s="2">
         <v>30988</v>
       </c>
       <c r="AD23" s="73">
         <v>32091</v>
       </c>
       <c r="AE23" s="72">
         <v>28560</v>
       </c>
       <c r="AF23" s="2">
         <v>63039</v>
       </c>
       <c r="AG23" s="2">
         <v>30986</v>
       </c>
       <c r="AH23" s="73">
         <v>32053</v>
       </c>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23" s="72">
+        <v>28580</v>
+      </c>
+      <c r="AJ23" s="101">
+        <v>63025</v>
+      </c>
+      <c r="AK23" s="101">
+        <v>30969</v>
+      </c>
+      <c r="AL23" s="73">
+        <v>32056</v>
+      </c>
+    </row>
+    <row r="24" spans="1:38">
       <c r="A24" s="6">
         <v>210</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="24">
         <v>13634</v>
       </c>
       <c r="D24" s="23">
         <v>30843</v>
       </c>
       <c r="E24" s="2">
         <v>15174</v>
       </c>
       <c r="F24" s="2">
         <v>15669</v>
       </c>
       <c r="G24" s="72">
         <v>13645</v>
       </c>
       <c r="H24" s="2">
         <v>30825</v>
       </c>
       <c r="I24" s="2">
@@ -4548,52 +4723,64 @@
       </c>
       <c r="AA24" s="72">
         <v>13754</v>
       </c>
       <c r="AB24" s="2">
         <v>30659</v>
       </c>
       <c r="AC24" s="2">
         <v>15093</v>
       </c>
       <c r="AD24" s="73">
         <v>15566</v>
       </c>
       <c r="AE24" s="72">
         <v>13740</v>
       </c>
       <c r="AF24" s="2">
         <v>30633</v>
       </c>
       <c r="AG24" s="2">
         <v>15080</v>
       </c>
       <c r="AH24" s="73">
         <v>15553</v>
       </c>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24" s="72">
+        <v>13734</v>
+      </c>
+      <c r="AJ24" s="101">
+        <v>30613</v>
+      </c>
+      <c r="AK24" s="101">
+        <v>15075</v>
+      </c>
+      <c r="AL24" s="73">
+        <v>15538</v>
+      </c>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" s="6">
         <v>211</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C25" s="24">
         <v>16400</v>
       </c>
       <c r="D25" s="23">
         <v>40016</v>
       </c>
       <c r="E25" s="2">
         <v>19440</v>
       </c>
       <c r="F25" s="2">
         <v>20576</v>
       </c>
       <c r="G25" s="72">
         <v>16383</v>
       </c>
       <c r="H25" s="2">
         <v>39959</v>
       </c>
       <c r="I25" s="2">
@@ -4652,52 +4839,64 @@
       </c>
       <c r="AA25" s="72">
         <v>16435</v>
       </c>
       <c r="AB25" s="2">
         <v>39744</v>
       </c>
       <c r="AC25" s="2">
         <v>19298</v>
       </c>
       <c r="AD25" s="73">
         <v>20446</v>
       </c>
       <c r="AE25" s="72">
         <v>16438</v>
       </c>
       <c r="AF25" s="2">
         <v>39737</v>
       </c>
       <c r="AG25" s="2">
         <v>19279</v>
       </c>
       <c r="AH25" s="73">
         <v>20458</v>
       </c>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25" s="72">
+        <v>16423</v>
+      </c>
+      <c r="AJ25" s="101">
+        <v>39706</v>
+      </c>
+      <c r="AK25" s="101">
+        <v>19287</v>
+      </c>
+      <c r="AL25" s="73">
+        <v>20419</v>
+      </c>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" s="6">
         <v>212</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="24">
         <v>10902</v>
       </c>
       <c r="D26" s="23">
         <v>24157</v>
       </c>
       <c r="E26" s="2">
         <v>11729</v>
       </c>
       <c r="F26" s="2">
         <v>12428</v>
       </c>
       <c r="G26" s="72">
         <v>10906</v>
       </c>
       <c r="H26" s="2">
         <v>24117</v>
       </c>
       <c r="I26" s="2">
@@ -4756,52 +4955,64 @@
       </c>
       <c r="AA26" s="72">
         <v>10881</v>
       </c>
       <c r="AB26" s="2">
         <v>23879</v>
       </c>
       <c r="AC26" s="2">
         <v>11593</v>
       </c>
       <c r="AD26" s="73">
         <v>12286</v>
       </c>
       <c r="AE26" s="72">
         <v>10911</v>
       </c>
       <c r="AF26" s="2">
         <v>23911</v>
       </c>
       <c r="AG26" s="2">
         <v>11617</v>
       </c>
       <c r="AH26" s="73">
         <v>12294</v>
       </c>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26" s="72">
+        <v>10897</v>
+      </c>
+      <c r="AJ26" s="101">
+        <v>23875</v>
+      </c>
+      <c r="AK26" s="101">
+        <v>11605</v>
+      </c>
+      <c r="AL26" s="73">
+        <v>12270</v>
+      </c>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" s="6">
         <v>213</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C27" s="24">
         <v>7178</v>
       </c>
       <c r="D27" s="23">
         <v>17588</v>
       </c>
       <c r="E27" s="2">
         <v>8592</v>
       </c>
       <c r="F27" s="2">
         <v>8996</v>
       </c>
       <c r="G27" s="72">
         <v>7195</v>
       </c>
       <c r="H27" s="2">
         <v>17586</v>
       </c>
       <c r="I27" s="2">
@@ -4860,52 +5071,64 @@
       </c>
       <c r="AA27" s="72">
         <v>7046</v>
       </c>
       <c r="AB27" s="2">
         <v>17187</v>
       </c>
       <c r="AC27" s="2">
         <v>8396</v>
       </c>
       <c r="AD27" s="73">
         <v>8791</v>
       </c>
       <c r="AE27" s="72">
         <v>7038</v>
       </c>
       <c r="AF27" s="2">
         <v>17159</v>
       </c>
       <c r="AG27" s="2">
         <v>8391</v>
       </c>
       <c r="AH27" s="73">
         <v>8768</v>
       </c>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27" s="72">
+        <v>7021</v>
+      </c>
+      <c r="AJ27" s="101">
+        <v>17125</v>
+      </c>
+      <c r="AK27" s="101">
+        <v>8377</v>
+      </c>
+      <c r="AL27" s="73">
+        <v>8748</v>
+      </c>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" s="6">
         <v>214</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="24">
         <v>24914</v>
       </c>
       <c r="D28" s="23">
         <v>54739</v>
       </c>
       <c r="E28" s="2">
         <v>27455</v>
       </c>
       <c r="F28" s="2">
         <v>27284</v>
       </c>
       <c r="G28" s="72">
         <v>24920</v>
       </c>
       <c r="H28" s="2">
         <v>54728</v>
       </c>
       <c r="I28" s="2">
@@ -4964,52 +5187,64 @@
       </c>
       <c r="AA28" s="72">
         <v>25146</v>
       </c>
       <c r="AB28" s="2">
         <v>54589</v>
       </c>
       <c r="AC28" s="2">
         <v>27381</v>
       </c>
       <c r="AD28" s="73">
         <v>27208</v>
       </c>
       <c r="AE28" s="72">
         <v>25194</v>
       </c>
       <c r="AF28" s="2">
         <v>54640</v>
       </c>
       <c r="AG28" s="2">
         <v>27400</v>
       </c>
       <c r="AH28" s="73">
         <v>27240</v>
       </c>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28" s="72">
+        <v>25219</v>
+      </c>
+      <c r="AJ28" s="101">
+        <v>54669</v>
+      </c>
+      <c r="AK28" s="101">
+        <v>27425</v>
+      </c>
+      <c r="AL28" s="73">
+        <v>27244</v>
+      </c>
+    </row>
+    <row r="29" spans="1:38">
       <c r="A29" s="6">
         <v>215</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="24">
         <v>29343</v>
       </c>
       <c r="D29" s="23">
         <v>65358</v>
       </c>
       <c r="E29" s="2">
         <v>32762</v>
       </c>
       <c r="F29" s="2">
         <v>32596</v>
       </c>
       <c r="G29" s="72">
         <v>29348</v>
       </c>
       <c r="H29" s="2">
         <v>65294</v>
       </c>
       <c r="I29" s="2">
@@ -5068,52 +5303,64 @@
       </c>
       <c r="AA29" s="72">
         <v>29618</v>
       </c>
       <c r="AB29" s="2">
         <v>65241</v>
       </c>
       <c r="AC29" s="2">
         <v>32692</v>
       </c>
       <c r="AD29" s="73">
         <v>32549</v>
       </c>
       <c r="AE29" s="72">
         <v>29623</v>
       </c>
       <c r="AF29" s="2">
         <v>65222</v>
       </c>
       <c r="AG29" s="2">
         <v>32686</v>
       </c>
       <c r="AH29" s="73">
         <v>32536</v>
       </c>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29" s="72">
+        <v>29606</v>
+      </c>
+      <c r="AJ29" s="101">
+        <v>65193</v>
+      </c>
+      <c r="AK29" s="101">
+        <v>32666</v>
+      </c>
+      <c r="AL29" s="73">
+        <v>32527</v>
+      </c>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" s="6">
         <v>217</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="24">
         <v>41669</v>
       </c>
       <c r="D30" s="23">
         <v>96537</v>
       </c>
       <c r="E30" s="2">
         <v>47309</v>
       </c>
       <c r="F30" s="2">
         <v>49228</v>
       </c>
       <c r="G30" s="72">
         <v>41668</v>
       </c>
       <c r="H30" s="2">
         <v>96505</v>
       </c>
       <c r="I30" s="2">
@@ -5172,52 +5419,64 @@
       </c>
       <c r="AA30" s="72">
         <v>41960</v>
       </c>
       <c r="AB30" s="2">
         <v>96360</v>
       </c>
       <c r="AC30" s="2">
         <v>47215</v>
       </c>
       <c r="AD30" s="73">
         <v>49145</v>
       </c>
       <c r="AE30" s="72">
         <v>41972</v>
       </c>
       <c r="AF30" s="2">
         <v>96336</v>
       </c>
       <c r="AG30" s="2">
         <v>47210</v>
       </c>
       <c r="AH30" s="73">
         <v>49126</v>
       </c>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30" s="72">
+        <v>41998</v>
+      </c>
+      <c r="AJ30" s="101">
+        <v>96328</v>
+      </c>
+      <c r="AK30" s="101">
+        <v>47211</v>
+      </c>
+      <c r="AL30" s="73">
+        <v>49117</v>
+      </c>
+    </row>
+    <row r="31" spans="1:38">
       <c r="A31" s="15">
         <v>218</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="24">
         <v>22975</v>
       </c>
       <c r="D31" s="23">
         <v>57226</v>
       </c>
       <c r="E31" s="2">
         <v>27592</v>
       </c>
       <c r="F31" s="2">
         <v>29634</v>
       </c>
       <c r="G31" s="72">
         <v>22999</v>
       </c>
       <c r="H31" s="2">
         <v>57179</v>
       </c>
       <c r="I31" s="2">
@@ -5276,52 +5535,64 @@
       </c>
       <c r="AA31" s="72">
         <v>23156</v>
       </c>
       <c r="AB31" s="2">
         <v>57003</v>
       </c>
       <c r="AC31" s="2">
         <v>27480</v>
       </c>
       <c r="AD31" s="73">
         <v>29523</v>
       </c>
       <c r="AE31" s="72">
         <v>23149</v>
       </c>
       <c r="AF31" s="2">
         <v>56986</v>
       </c>
       <c r="AG31" s="2">
         <v>27464</v>
       </c>
       <c r="AH31" s="73">
         <v>29522</v>
       </c>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31" s="72">
+        <v>23154</v>
+      </c>
+      <c r="AJ31" s="101">
+        <v>56930</v>
+      </c>
+      <c r="AK31" s="101">
+        <v>27444</v>
+      </c>
+      <c r="AL31" s="73">
+        <v>29486</v>
+      </c>
+    </row>
+    <row r="32" spans="1:38">
       <c r="A32" s="15">
         <v>219</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="24">
         <v>11648</v>
       </c>
       <c r="D32" s="23">
         <v>28750</v>
       </c>
       <c r="E32" s="2">
         <v>14197</v>
       </c>
       <c r="F32" s="2">
         <v>14553</v>
       </c>
       <c r="G32" s="72">
         <v>11654</v>
       </c>
       <c r="H32" s="2">
         <v>28718</v>
       </c>
       <c r="I32" s="2">
@@ -5380,52 +5651,64 @@
       </c>
       <c r="AA32" s="72">
         <v>11749</v>
       </c>
       <c r="AB32" s="2">
         <v>28602</v>
       </c>
       <c r="AC32" s="2">
         <v>14117</v>
       </c>
       <c r="AD32" s="73">
         <v>14485</v>
       </c>
       <c r="AE32" s="72">
         <v>11736</v>
       </c>
       <c r="AF32" s="2">
         <v>28550</v>
       </c>
       <c r="AG32" s="2">
         <v>14085</v>
       </c>
       <c r="AH32" s="73">
         <v>14465</v>
       </c>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32" s="72">
+        <v>11725</v>
+      </c>
+      <c r="AJ32" s="101">
+        <v>28512</v>
+      </c>
+      <c r="AK32" s="101">
+        <v>14073</v>
+      </c>
+      <c r="AL32" s="73">
+        <v>14439</v>
+      </c>
+    </row>
+    <row r="33" spans="1:38">
       <c r="A33" s="15">
         <v>220</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="24">
         <v>38675</v>
       </c>
       <c r="D33" s="23">
         <v>92395</v>
       </c>
       <c r="E33" s="2">
         <v>44543</v>
       </c>
       <c r="F33" s="2">
         <v>47852</v>
       </c>
       <c r="G33" s="72">
         <v>38678</v>
       </c>
       <c r="H33" s="2">
         <v>92348</v>
       </c>
       <c r="I33" s="2">
@@ -5484,52 +5767,64 @@
       </c>
       <c r="AA33" s="72">
         <v>38852</v>
       </c>
       <c r="AB33" s="2">
         <v>92026</v>
       </c>
       <c r="AC33" s="2">
         <v>44359</v>
       </c>
       <c r="AD33" s="73">
         <v>47667</v>
       </c>
       <c r="AE33" s="72">
         <v>38892</v>
       </c>
       <c r="AF33" s="2">
         <v>92021</v>
       </c>
       <c r="AG33" s="2">
         <v>44354</v>
       </c>
       <c r="AH33" s="73">
         <v>47667</v>
       </c>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33" s="72">
+        <v>38906</v>
+      </c>
+      <c r="AJ33" s="101">
+        <v>91971</v>
+      </c>
+      <c r="AK33" s="101">
+        <v>44332</v>
+      </c>
+      <c r="AL33" s="73">
+        <v>47639</v>
+      </c>
+    </row>
+    <row r="34" spans="1:38">
       <c r="A34" s="6">
         <v>300</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="24">
         <v>7972</v>
       </c>
       <c r="D34" s="23">
         <v>21281</v>
       </c>
       <c r="E34" s="2">
         <v>10825</v>
       </c>
       <c r="F34" s="2">
         <v>10456</v>
       </c>
       <c r="G34" s="72">
         <v>7959</v>
       </c>
       <c r="H34" s="2">
         <v>21240</v>
       </c>
       <c r="I34" s="2">
@@ -5588,52 +5883,64 @@
       </c>
       <c r="AA34" s="84">
         <v>9704</v>
       </c>
       <c r="AB34" s="2">
         <v>22811</v>
       </c>
       <c r="AC34" s="2">
         <v>12412</v>
       </c>
       <c r="AD34" s="73">
         <v>10399</v>
       </c>
       <c r="AE34" s="84">
         <v>9712</v>
       </c>
       <c r="AF34" s="2">
         <v>22815</v>
       </c>
       <c r="AG34" s="2">
         <v>12425</v>
       </c>
       <c r="AH34" s="73">
         <v>10390</v>
       </c>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34" s="84">
+        <v>9697</v>
+      </c>
+      <c r="AJ34" s="101">
+        <v>22766</v>
+      </c>
+      <c r="AK34" s="101">
+        <v>12401</v>
+      </c>
+      <c r="AL34" s="73">
+        <v>10365</v>
+      </c>
+    </row>
+    <row r="35" spans="1:38">
       <c r="A35" s="6">
         <v>303</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C35" s="24">
         <v>1775</v>
       </c>
       <c r="D35" s="23">
         <v>3945</v>
       </c>
       <c r="E35" s="2">
         <v>1939</v>
       </c>
       <c r="F35" s="2">
         <v>2006</v>
       </c>
       <c r="G35" s="72">
         <v>1773</v>
       </c>
       <c r="H35" s="2">
         <v>3938</v>
       </c>
       <c r="I35" s="2">
@@ -5692,52 +5999,64 @@
       </c>
       <c r="AA35" s="72">
         <v>1853</v>
       </c>
       <c r="AB35" s="2">
         <v>4004</v>
       </c>
       <c r="AC35" s="2">
         <v>2002</v>
       </c>
       <c r="AD35" s="73">
         <v>2002</v>
       </c>
       <c r="AE35" s="72">
         <v>1854</v>
       </c>
       <c r="AF35" s="2">
         <v>4002</v>
       </c>
       <c r="AG35" s="2">
         <v>2003</v>
       </c>
       <c r="AH35" s="73">
         <v>1999</v>
       </c>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35" s="72">
+        <v>1847</v>
+      </c>
+      <c r="AJ35" s="101">
+        <v>3994</v>
+      </c>
+      <c r="AK35" s="101">
+        <v>1995</v>
+      </c>
+      <c r="AL35" s="73">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="36" spans="1:38">
       <c r="A36" s="6">
         <v>304</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C36" s="24">
         <v>708</v>
       </c>
       <c r="D36" s="23">
         <v>3441</v>
       </c>
       <c r="E36" s="2">
         <v>1913</v>
       </c>
       <c r="F36" s="2">
         <v>1528</v>
       </c>
       <c r="G36" s="72">
         <v>700</v>
       </c>
       <c r="H36" s="2">
         <v>3429</v>
       </c>
       <c r="I36" s="2">
@@ -5796,52 +6115,64 @@
       </c>
       <c r="AA36" s="72">
         <v>1856</v>
       </c>
       <c r="AB36" s="2">
         <v>4544</v>
       </c>
       <c r="AC36" s="2">
         <v>3027</v>
       </c>
       <c r="AD36" s="73">
         <v>1517</v>
       </c>
       <c r="AE36" s="72">
         <v>1860</v>
       </c>
       <c r="AF36" s="2">
         <v>4549</v>
       </c>
       <c r="AG36" s="2">
         <v>3031</v>
       </c>
       <c r="AH36" s="73">
         <v>1518</v>
       </c>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36" s="72">
+        <v>1862</v>
+      </c>
+      <c r="AJ36" s="101">
+        <v>4549</v>
+      </c>
+      <c r="AK36" s="101">
+        <v>3030</v>
+      </c>
+      <c r="AL36" s="73">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="37" spans="1:38">
       <c r="A37" s="6">
         <v>305</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C37" s="24">
         <v>899</v>
       </c>
       <c r="D37" s="23">
         <v>2888</v>
       </c>
       <c r="E37" s="2">
         <v>1562</v>
       </c>
       <c r="F37" s="2">
         <v>1326</v>
       </c>
       <c r="G37" s="72">
         <v>894</v>
       </c>
       <c r="H37" s="2">
         <v>2879</v>
       </c>
       <c r="I37" s="2">
@@ -5900,52 +6231,64 @@
       </c>
       <c r="AA37" s="72">
         <v>1365</v>
       </c>
       <c r="AB37" s="2">
         <v>3314</v>
       </c>
       <c r="AC37" s="2">
         <v>1998</v>
       </c>
       <c r="AD37" s="73">
         <v>1316</v>
       </c>
       <c r="AE37" s="72">
         <v>1372</v>
       </c>
       <c r="AF37" s="2">
         <v>3321</v>
       </c>
       <c r="AG37" s="2">
         <v>2008</v>
       </c>
       <c r="AH37" s="73">
         <v>1313</v>
       </c>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37" s="72">
+        <v>1374</v>
+      </c>
+      <c r="AJ37" s="101">
+        <v>3315</v>
+      </c>
+      <c r="AK37" s="101">
+        <v>2008</v>
+      </c>
+      <c r="AL37" s="73">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="38" spans="1:38">
       <c r="A38" s="6">
         <v>306</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C38" s="24">
         <v>377</v>
       </c>
       <c r="D38" s="23">
         <v>862</v>
       </c>
       <c r="E38" s="2">
         <v>427</v>
       </c>
       <c r="F38" s="2">
         <v>435</v>
       </c>
       <c r="G38" s="72">
         <v>379</v>
       </c>
       <c r="H38" s="2">
         <v>859</v>
       </c>
       <c r="I38" s="2">
@@ -6004,52 +6347,64 @@
       </c>
       <c r="AA38" s="72">
         <v>381</v>
       </c>
       <c r="AB38" s="2">
         <v>849</v>
       </c>
       <c r="AC38" s="2">
         <v>423</v>
       </c>
       <c r="AD38" s="73">
         <v>426</v>
       </c>
       <c r="AE38" s="72">
         <v>381</v>
       </c>
       <c r="AF38" s="2">
         <v>847</v>
       </c>
       <c r="AG38" s="2">
         <v>422</v>
       </c>
       <c r="AH38" s="73">
         <v>425</v>
       </c>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38" s="72">
+        <v>377</v>
+      </c>
+      <c r="AJ38" s="101">
+        <v>837</v>
+      </c>
+      <c r="AK38" s="101">
+        <v>417</v>
+      </c>
+      <c r="AL38" s="73">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="39" spans="1:38">
       <c r="A39" s="6">
         <v>307</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="24">
         <v>289</v>
       </c>
       <c r="D39" s="23">
         <v>643</v>
       </c>
       <c r="E39" s="2">
         <v>327</v>
       </c>
       <c r="F39" s="2">
         <v>316</v>
       </c>
       <c r="G39" s="72">
         <v>288</v>
       </c>
       <c r="H39" s="2">
         <v>643</v>
       </c>
       <c r="I39" s="2">
@@ -6108,52 +6463,64 @@
       </c>
       <c r="AA39" s="72">
         <v>307</v>
       </c>
       <c r="AB39" s="2">
         <v>652</v>
       </c>
       <c r="AC39" s="2">
         <v>338</v>
       </c>
       <c r="AD39" s="73">
         <v>314</v>
       </c>
       <c r="AE39" s="72">
         <v>307</v>
       </c>
       <c r="AF39" s="2">
         <v>645</v>
       </c>
       <c r="AG39" s="2">
         <v>336</v>
       </c>
       <c r="AH39" s="73">
         <v>309</v>
       </c>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39" s="72">
+        <v>306</v>
+      </c>
+      <c r="AJ39" s="101">
+        <v>644</v>
+      </c>
+      <c r="AK39" s="101">
+        <v>337</v>
+      </c>
+      <c r="AL39" s="73">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="40" spans="1:38">
       <c r="A40" s="15">
         <v>309</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="24">
         <v>3924</v>
       </c>
       <c r="D40" s="23">
         <v>9502</v>
       </c>
       <c r="E40" s="2">
         <v>4657</v>
       </c>
       <c r="F40" s="2">
         <v>4845</v>
       </c>
       <c r="G40" s="72">
         <v>3925</v>
       </c>
       <c r="H40" s="2">
         <v>9492</v>
       </c>
       <c r="I40" s="2">
@@ -6212,52 +6579,64 @@
       </c>
       <c r="AA40" s="84">
         <v>3942</v>
       </c>
       <c r="AB40" s="2">
         <v>9448</v>
       </c>
       <c r="AC40" s="2">
         <v>4624</v>
       </c>
       <c r="AD40" s="73">
         <v>4824</v>
       </c>
       <c r="AE40" s="84">
         <v>3938</v>
       </c>
       <c r="AF40" s="2">
         <v>9451</v>
       </c>
       <c r="AG40" s="2">
         <v>4625</v>
       </c>
       <c r="AH40" s="73">
         <v>4826</v>
       </c>
-    </row>
-    <row r="41" spans="1:34">
+      <c r="AI40" s="84">
+        <v>3931</v>
+      </c>
+      <c r="AJ40" s="101">
+        <v>9427</v>
+      </c>
+      <c r="AK40" s="101">
+        <v>4614</v>
+      </c>
+      <c r="AL40" s="73">
+        <v>4813</v>
+      </c>
+    </row>
+    <row r="41" spans="1:38">
       <c r="A41" s="6">
         <v>320</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C41" s="24">
         <v>19813</v>
       </c>
       <c r="D41" s="23">
         <v>42637</v>
       </c>
       <c r="E41" s="2">
         <v>20754</v>
       </c>
       <c r="F41" s="2">
         <v>21883</v>
       </c>
       <c r="G41" s="72">
         <v>19769</v>
       </c>
       <c r="H41" s="2">
         <v>42583</v>
       </c>
       <c r="I41" s="2">
@@ -6316,52 +6695,64 @@
       </c>
       <c r="AA41" s="84">
         <v>19967</v>
       </c>
       <c r="AB41" s="2">
         <v>42629</v>
       </c>
       <c r="AC41" s="2">
         <v>20755</v>
       </c>
       <c r="AD41" s="73">
         <v>21874</v>
       </c>
       <c r="AE41" s="84">
         <v>20027</v>
       </c>
       <c r="AF41" s="2">
         <v>42710</v>
       </c>
       <c r="AG41" s="2">
         <v>20789</v>
       </c>
       <c r="AH41" s="73">
         <v>21921</v>
       </c>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41" s="84">
+        <v>20099</v>
+      </c>
+      <c r="AJ41" s="101">
+        <v>42772</v>
+      </c>
+      <c r="AK41" s="101">
+        <v>20809</v>
+      </c>
+      <c r="AL41" s="73">
+        <v>21963</v>
+      </c>
+    </row>
+    <row r="42" spans="1:38">
       <c r="A42" s="6">
         <v>321</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C42" s="24">
         <v>9554</v>
       </c>
       <c r="D42" s="23">
         <v>20009</v>
       </c>
       <c r="E42" s="2">
         <v>9561</v>
       </c>
       <c r="F42" s="2">
         <v>10448</v>
       </c>
       <c r="G42" s="72">
         <v>9511</v>
       </c>
       <c r="H42" s="2">
         <v>19959</v>
       </c>
       <c r="I42" s="2">
@@ -6420,52 +6811,64 @@
       </c>
       <c r="AA42" s="84">
         <v>9551</v>
       </c>
       <c r="AB42" s="2">
         <v>19876</v>
       </c>
       <c r="AC42" s="2">
         <v>9479</v>
       </c>
       <c r="AD42" s="73">
         <v>10397</v>
       </c>
       <c r="AE42" s="84">
         <v>9570</v>
       </c>
       <c r="AF42" s="2">
         <v>19909</v>
       </c>
       <c r="AG42" s="2">
         <v>9491</v>
       </c>
       <c r="AH42" s="73">
         <v>10418</v>
       </c>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42" s="84">
+        <v>9645</v>
+      </c>
+      <c r="AJ42" s="101">
+        <v>19984</v>
+      </c>
+      <c r="AK42" s="101">
+        <v>9517</v>
+      </c>
+      <c r="AL42" s="73">
+        <v>10467</v>
+      </c>
+    </row>
+    <row r="43" spans="1:38">
       <c r="A43" s="6">
         <v>323</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C43" s="24">
         <v>7700</v>
       </c>
       <c r="D43" s="23">
         <v>16540</v>
       </c>
       <c r="E43" s="2">
         <v>8145</v>
       </c>
       <c r="F43" s="2">
         <v>8395</v>
       </c>
       <c r="G43" s="72">
         <v>7688</v>
       </c>
       <c r="H43" s="2">
         <v>16531</v>
       </c>
       <c r="I43" s="2">
@@ -6524,52 +6927,64 @@
       </c>
       <c r="AA43" s="72">
         <v>7841</v>
       </c>
       <c r="AB43" s="2">
         <v>16705</v>
       </c>
       <c r="AC43" s="2">
         <v>8243</v>
       </c>
       <c r="AD43" s="73">
         <v>8462</v>
       </c>
       <c r="AE43" s="72">
         <v>7877</v>
       </c>
       <c r="AF43" s="2">
         <v>16753</v>
       </c>
       <c r="AG43" s="2">
         <v>8269</v>
       </c>
       <c r="AH43" s="73">
         <v>8484</v>
       </c>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43" s="72">
+        <v>7880</v>
+      </c>
+      <c r="AJ43" s="101">
+        <v>16755</v>
+      </c>
+      <c r="AK43" s="101">
+        <v>8271</v>
+      </c>
+      <c r="AL43" s="73">
+        <v>8484</v>
+      </c>
+    </row>
+    <row r="44" spans="1:38">
       <c r="A44" s="6">
         <v>324</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C44" s="24">
         <v>2559</v>
       </c>
       <c r="D44" s="23">
         <v>6088</v>
       </c>
       <c r="E44" s="2">
         <v>3048</v>
       </c>
       <c r="F44" s="2">
         <v>3040</v>
       </c>
       <c r="G44" s="72">
         <v>2570</v>
       </c>
       <c r="H44" s="2">
         <v>6093</v>
       </c>
       <c r="I44" s="2">
@@ -6628,52 +7043,64 @@
       </c>
       <c r="AA44" s="72">
         <v>2575</v>
       </c>
       <c r="AB44" s="2">
         <v>6048</v>
       </c>
       <c r="AC44" s="2">
         <v>3033</v>
       </c>
       <c r="AD44" s="73">
         <v>3015</v>
       </c>
       <c r="AE44" s="72">
         <v>2580</v>
       </c>
       <c r="AF44" s="2">
         <v>6048</v>
       </c>
       <c r="AG44" s="2">
         <v>3029</v>
       </c>
       <c r="AH44" s="73">
         <v>3019</v>
       </c>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44" s="72">
+        <v>2574</v>
+      </c>
+      <c r="AJ44" s="101">
+        <v>6033</v>
+      </c>
+      <c r="AK44" s="101">
+        <v>3021</v>
+      </c>
+      <c r="AL44" s="73">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="45" spans="1:38">
       <c r="A45" s="6">
         <v>340</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C45" s="24">
         <v>3832</v>
       </c>
       <c r="D45" s="23">
         <v>8914</v>
       </c>
       <c r="E45" s="2">
         <v>4402</v>
       </c>
       <c r="F45" s="2">
         <v>4512</v>
       </c>
       <c r="G45" s="72">
         <v>3832</v>
       </c>
       <c r="H45" s="2">
         <v>8900</v>
       </c>
       <c r="I45" s="2">
@@ -6732,52 +7159,64 @@
       </c>
       <c r="AA45" s="84">
         <v>3854</v>
       </c>
       <c r="AB45" s="2">
         <v>8836</v>
       </c>
       <c r="AC45" s="2">
         <v>4361</v>
       </c>
       <c r="AD45" s="73">
         <v>4475</v>
       </c>
       <c r="AE45" s="84">
         <v>3854</v>
       </c>
       <c r="AF45" s="2">
         <v>8826</v>
       </c>
       <c r="AG45" s="2">
         <v>4357</v>
       </c>
       <c r="AH45" s="73">
         <v>4469</v>
       </c>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45" s="84">
+        <v>3848</v>
+      </c>
+      <c r="AJ45" s="101">
+        <v>8812</v>
+      </c>
+      <c r="AK45" s="101">
+        <v>4346</v>
+      </c>
+      <c r="AL45" s="73">
+        <v>4466</v>
+      </c>
+    </row>
+    <row r="46" spans="1:38">
       <c r="A46" s="6">
         <v>349</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C46" s="24">
         <v>1528</v>
       </c>
       <c r="D46" s="23">
         <v>3798</v>
       </c>
       <c r="E46" s="2">
         <v>1836</v>
       </c>
       <c r="F46" s="2">
         <v>1962</v>
       </c>
       <c r="G46" s="72">
         <v>1531</v>
       </c>
       <c r="H46" s="2">
         <v>3792</v>
       </c>
       <c r="I46" s="2">
@@ -6836,52 +7275,64 @@
       </c>
       <c r="AA46" s="72">
         <v>1527</v>
       </c>
       <c r="AB46" s="2">
         <v>3759</v>
       </c>
       <c r="AC46" s="2">
         <v>1820</v>
       </c>
       <c r="AD46" s="73">
         <v>1939</v>
       </c>
       <c r="AE46" s="72">
         <v>1528</v>
       </c>
       <c r="AF46" s="2">
         <v>3758</v>
       </c>
       <c r="AG46" s="2">
         <v>1822</v>
       </c>
       <c r="AH46" s="73">
         <v>1936</v>
       </c>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46" s="72">
+        <v>1529</v>
+      </c>
+      <c r="AJ46" s="101">
+        <v>3752</v>
+      </c>
+      <c r="AK46" s="101">
+        <v>1818</v>
+      </c>
+      <c r="AL46" s="73">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="47" spans="1:38">
       <c r="A47" s="15">
         <v>350</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C47" s="24">
         <v>2304</v>
       </c>
       <c r="D47" s="23">
         <v>5116</v>
       </c>
       <c r="E47" s="2">
         <v>2566</v>
       </c>
       <c r="F47" s="2">
         <v>2550</v>
       </c>
       <c r="G47" s="72">
         <v>2301</v>
       </c>
       <c r="H47" s="2">
         <v>5108</v>
       </c>
       <c r="I47" s="2">
@@ -6940,52 +7391,64 @@
       </c>
       <c r="AA47" s="84">
         <v>2327</v>
       </c>
       <c r="AB47" s="2">
         <v>5077</v>
       </c>
       <c r="AC47" s="2">
         <v>2541</v>
       </c>
       <c r="AD47" s="73">
         <v>2536</v>
       </c>
       <c r="AE47" s="84">
         <v>2326</v>
       </c>
       <c r="AF47" s="2">
         <v>5068</v>
       </c>
       <c r="AG47" s="2">
         <v>2535</v>
       </c>
       <c r="AH47" s="73">
         <v>2533</v>
       </c>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47" s="84">
+        <v>2319</v>
+      </c>
+      <c r="AJ47" s="101">
+        <v>5060</v>
+      </c>
+      <c r="AK47" s="101">
+        <v>2528</v>
+      </c>
+      <c r="AL47" s="73">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="48" spans="1:38">
       <c r="A48" s="6">
         <v>360</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C48" s="24">
         <v>16817</v>
       </c>
       <c r="D48" s="23">
         <v>38956</v>
       </c>
       <c r="E48" s="2">
         <v>18876</v>
       </c>
       <c r="F48" s="2">
         <v>20080</v>
       </c>
       <c r="G48" s="72">
         <v>16806</v>
       </c>
       <c r="H48" s="2">
         <v>38926</v>
       </c>
       <c r="I48" s="2">
@@ -7044,52 +7507,64 @@
       </c>
       <c r="AA48" s="72">
         <v>16852</v>
       </c>
       <c r="AB48" s="2">
         <v>38713</v>
       </c>
       <c r="AC48" s="2">
         <v>18735</v>
       </c>
       <c r="AD48" s="73">
         <v>19978</v>
       </c>
       <c r="AE48" s="72">
         <v>16864</v>
       </c>
       <c r="AF48" s="2">
         <v>38677</v>
       </c>
       <c r="AG48" s="2">
         <v>18709</v>
       </c>
       <c r="AH48" s="73">
         <v>19968</v>
       </c>
-    </row>
-    <row r="49" spans="1:34">
+      <c r="AI48" s="72">
+        <v>16865</v>
+      </c>
+      <c r="AJ48" s="101">
+        <v>38638</v>
+      </c>
+      <c r="AK48" s="101">
+        <v>18698</v>
+      </c>
+      <c r="AL48" s="73">
+        <v>19940</v>
+      </c>
+    </row>
+    <row r="49" spans="1:38">
       <c r="A49" s="6">
         <v>361</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C49" s="24">
         <v>7732</v>
       </c>
       <c r="D49" s="23">
         <v>17622</v>
       </c>
       <c r="E49" s="2">
         <v>8467</v>
       </c>
       <c r="F49" s="2">
         <v>9155</v>
       </c>
       <c r="G49" s="72">
         <v>7728</v>
       </c>
       <c r="H49" s="2">
         <v>17613</v>
       </c>
       <c r="I49" s="2">
@@ -7148,52 +7623,64 @@
       </c>
       <c r="AA49" s="72">
         <v>7703</v>
       </c>
       <c r="AB49" s="2">
         <v>17457</v>
       </c>
       <c r="AC49" s="2">
         <v>8366</v>
       </c>
       <c r="AD49" s="73">
         <v>9091</v>
       </c>
       <c r="AE49" s="72">
         <v>7708</v>
       </c>
       <c r="AF49" s="2">
         <v>17440</v>
       </c>
       <c r="AG49" s="2">
         <v>8352</v>
       </c>
       <c r="AH49" s="73">
         <v>9088</v>
       </c>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49" s="72">
+        <v>7703</v>
+      </c>
+      <c r="AJ49" s="101">
+        <v>17402</v>
+      </c>
+      <c r="AK49" s="101">
+        <v>8335</v>
+      </c>
+      <c r="AL49" s="73">
+        <v>9067</v>
+      </c>
+    </row>
+    <row r="50" spans="1:38">
       <c r="A50" s="6">
         <v>362</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C50" s="24">
         <v>5974</v>
       </c>
       <c r="D50" s="23">
         <v>13662</v>
       </c>
       <c r="E50" s="2">
         <v>6680</v>
       </c>
       <c r="F50" s="2">
         <v>6982</v>
       </c>
       <c r="G50" s="72">
         <v>5970</v>
       </c>
       <c r="H50" s="2">
         <v>13648</v>
       </c>
       <c r="I50" s="2">
@@ -7252,52 +7739,64 @@
       </c>
       <c r="AA50" s="72">
         <v>6005</v>
       </c>
       <c r="AB50" s="2">
         <v>13590</v>
       </c>
       <c r="AC50" s="2">
         <v>6647</v>
       </c>
       <c r="AD50" s="73">
         <v>6943</v>
       </c>
       <c r="AE50" s="72">
         <v>6004</v>
       </c>
       <c r="AF50" s="2">
         <v>13578</v>
       </c>
       <c r="AG50" s="2">
         <v>6638</v>
       </c>
       <c r="AH50" s="73">
         <v>6940</v>
       </c>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50" s="72">
+        <v>6006</v>
+      </c>
+      <c r="AJ50" s="101">
+        <v>13573</v>
+      </c>
+      <c r="AK50" s="101">
+        <v>6641</v>
+      </c>
+      <c r="AL50" s="73">
+        <v>6932</v>
+      </c>
+    </row>
+    <row r="51" spans="1:38">
       <c r="A51" s="6">
         <v>363</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C51" s="24">
         <v>3111</v>
       </c>
       <c r="D51" s="23">
         <v>7672</v>
       </c>
       <c r="E51" s="2">
         <v>3729</v>
       </c>
       <c r="F51" s="2">
         <v>3943</v>
       </c>
       <c r="G51" s="72">
         <v>3108</v>
       </c>
       <c r="H51" s="2">
         <v>7665</v>
       </c>
       <c r="I51" s="2">
@@ -7356,52 +7855,64 @@
       </c>
       <c r="AA51" s="72">
         <v>3144</v>
       </c>
       <c r="AB51" s="2">
         <v>7666</v>
       </c>
       <c r="AC51" s="2">
         <v>3722</v>
       </c>
       <c r="AD51" s="73">
         <v>3944</v>
       </c>
       <c r="AE51" s="72">
         <v>3152</v>
       </c>
       <c r="AF51" s="2">
         <v>7659</v>
       </c>
       <c r="AG51" s="2">
         <v>3719</v>
       </c>
       <c r="AH51" s="73">
         <v>3940</v>
       </c>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51" s="72">
+        <v>3156</v>
+      </c>
+      <c r="AJ51" s="101">
+        <v>7663</v>
+      </c>
+      <c r="AK51" s="101">
+        <v>3722</v>
+      </c>
+      <c r="AL51" s="73">
+        <v>3941</v>
+      </c>
+    </row>
+    <row r="52" spans="1:38">
       <c r="A52" s="6">
         <v>380</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C52" s="24">
         <v>33733</v>
       </c>
       <c r="D52" s="23">
         <v>78693</v>
       </c>
       <c r="E52" s="2">
         <v>38794</v>
       </c>
       <c r="F52" s="2">
         <v>39899</v>
       </c>
       <c r="G52" s="72">
         <v>33704</v>
       </c>
       <c r="H52" s="2">
         <v>78593</v>
       </c>
       <c r="I52" s="2">
@@ -7460,52 +7971,64 @@
       </c>
       <c r="AA52" s="72">
         <v>34014</v>
       </c>
       <c r="AB52" s="2">
         <v>78366</v>
       </c>
       <c r="AC52" s="2">
         <v>38588</v>
       </c>
       <c r="AD52" s="73">
         <v>39778</v>
       </c>
       <c r="AE52" s="72">
         <v>34035</v>
       </c>
       <c r="AF52" s="2">
         <v>78357</v>
       </c>
       <c r="AG52" s="2">
         <v>38566</v>
       </c>
       <c r="AH52" s="73">
         <v>39791</v>
       </c>
-    </row>
-    <row r="53" spans="1:34">
+      <c r="AI52" s="72">
+        <v>34051</v>
+      </c>
+      <c r="AJ52" s="101">
+        <v>78330</v>
+      </c>
+      <c r="AK52" s="101">
+        <v>38550</v>
+      </c>
+      <c r="AL52" s="73">
+        <v>39780</v>
+      </c>
+    </row>
+    <row r="53" spans="1:38">
       <c r="A53" s="6">
         <v>382</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C53" s="24">
         <v>6961</v>
       </c>
       <c r="D53" s="23">
         <v>17058</v>
       </c>
       <c r="E53" s="2">
         <v>8296</v>
       </c>
       <c r="F53" s="2">
         <v>8762</v>
       </c>
       <c r="G53" s="72">
         <v>6945</v>
       </c>
       <c r="H53" s="2">
         <v>17035</v>
       </c>
       <c r="I53" s="2">
@@ -7564,52 +8087,64 @@
       </c>
       <c r="AA53" s="72">
         <v>7031</v>
       </c>
       <c r="AB53" s="2">
         <v>16931</v>
       </c>
       <c r="AC53" s="2">
         <v>8230</v>
       </c>
       <c r="AD53" s="73">
         <v>8701</v>
       </c>
       <c r="AE53" s="72">
         <v>7024</v>
       </c>
       <c r="AF53" s="2">
         <v>16907</v>
       </c>
       <c r="AG53" s="2">
         <v>8214</v>
       </c>
       <c r="AH53" s="73">
         <v>8693</v>
       </c>
-    </row>
-    <row r="54" spans="1:34">
+      <c r="AI53" s="72">
+        <v>7014</v>
+      </c>
+      <c r="AJ53" s="101">
+        <v>16871</v>
+      </c>
+      <c r="AK53" s="101">
+        <v>8194</v>
+      </c>
+      <c r="AL53" s="73">
+        <v>8677</v>
+      </c>
+    </row>
+    <row r="54" spans="1:38">
       <c r="A54" s="6">
         <v>383</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C54" s="24">
         <v>10349</v>
       </c>
       <c r="D54" s="23">
         <v>24323</v>
       </c>
       <c r="E54" s="2">
         <v>12212</v>
       </c>
       <c r="F54" s="2">
         <v>12111</v>
       </c>
       <c r="G54" s="72">
         <v>10341</v>
       </c>
       <c r="H54" s="2">
         <v>24289</v>
       </c>
       <c r="I54" s="2">
@@ -7668,52 +8203,64 @@
       </c>
       <c r="AA54" s="72">
         <v>10458</v>
       </c>
       <c r="AB54" s="2">
         <v>24257</v>
       </c>
       <c r="AC54" s="2">
         <v>12156</v>
       </c>
       <c r="AD54" s="73">
         <v>12101</v>
       </c>
       <c r="AE54" s="72">
         <v>10482</v>
       </c>
       <c r="AF54" s="2">
         <v>24290</v>
       </c>
       <c r="AG54" s="2">
         <v>12170</v>
       </c>
       <c r="AH54" s="73">
         <v>12120</v>
       </c>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54" s="72">
+        <v>10498</v>
+      </c>
+      <c r="AJ54" s="101">
+        <v>24296</v>
+      </c>
+      <c r="AK54" s="101">
+        <v>12183</v>
+      </c>
+      <c r="AL54" s="73">
+        <v>12113</v>
+      </c>
+    </row>
+    <row r="55" spans="1:38">
       <c r="A55" s="6">
         <v>384</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C55" s="24">
         <v>3647</v>
       </c>
       <c r="D55" s="23">
         <v>8455</v>
       </c>
       <c r="E55" s="2">
         <v>4137</v>
       </c>
       <c r="F55" s="2">
         <v>4318</v>
       </c>
       <c r="G55" s="72">
         <v>3641</v>
       </c>
       <c r="H55" s="2">
         <v>8442</v>
       </c>
       <c r="I55" s="2">
@@ -7772,52 +8319,64 @@
       </c>
       <c r="AA55" s="72">
         <v>3683</v>
       </c>
       <c r="AB55" s="2">
         <v>8397</v>
       </c>
       <c r="AC55" s="2">
         <v>4090</v>
       </c>
       <c r="AD55" s="73">
         <v>4307</v>
       </c>
       <c r="AE55" s="72">
         <v>3676</v>
       </c>
       <c r="AF55" s="2">
         <v>8376</v>
       </c>
       <c r="AG55" s="2">
         <v>4078</v>
       </c>
       <c r="AH55" s="73">
         <v>4298</v>
       </c>
-    </row>
-    <row r="56" spans="1:34">
+      <c r="AI55" s="72">
+        <v>3668</v>
+      </c>
+      <c r="AJ55" s="101">
+        <v>8363</v>
+      </c>
+      <c r="AK55" s="101">
+        <v>4067</v>
+      </c>
+      <c r="AL55" s="73">
+        <v>4296</v>
+      </c>
+    </row>
+    <row r="56" spans="1:38">
       <c r="A56" s="6">
         <v>385</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C56" s="24">
         <v>7250</v>
       </c>
       <c r="D56" s="23">
         <v>16135</v>
       </c>
       <c r="E56" s="2">
         <v>8010</v>
       </c>
       <c r="F56" s="2">
         <v>8125</v>
       </c>
       <c r="G56" s="72">
         <v>7254</v>
       </c>
       <c r="H56" s="2">
         <v>16133</v>
       </c>
       <c r="I56" s="2">
@@ -7876,52 +8435,64 @@
       </c>
       <c r="AA56" s="72">
         <v>7302</v>
       </c>
       <c r="AB56" s="2">
         <v>16143</v>
       </c>
       <c r="AC56" s="2">
         <v>8009</v>
       </c>
       <c r="AD56" s="73">
         <v>8134</v>
       </c>
       <c r="AE56" s="72">
         <v>7310</v>
       </c>
       <c r="AF56" s="2">
         <v>16141</v>
       </c>
       <c r="AG56" s="2">
         <v>8002</v>
       </c>
       <c r="AH56" s="73">
         <v>8139</v>
       </c>
-    </row>
-    <row r="57" spans="1:34">
+      <c r="AI56" s="72">
+        <v>7305</v>
+      </c>
+      <c r="AJ56" s="101">
+        <v>16140</v>
+      </c>
+      <c r="AK56" s="101">
+        <v>8001</v>
+      </c>
+      <c r="AL56" s="73">
+        <v>8139</v>
+      </c>
+    </row>
+    <row r="57" spans="1:38">
       <c r="A57" s="6">
         <v>386</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C57" s="24">
         <v>1777</v>
       </c>
       <c r="D57" s="23">
         <v>4370</v>
       </c>
       <c r="E57" s="2">
         <v>2085</v>
       </c>
       <c r="F57" s="2">
         <v>2285</v>
       </c>
       <c r="G57" s="72">
         <v>1775</v>
       </c>
       <c r="H57" s="2">
         <v>4360</v>
       </c>
       <c r="I57" s="2">
@@ -7980,52 +8551,64 @@
       </c>
       <c r="AA57" s="72">
         <v>1779</v>
       </c>
       <c r="AB57" s="2">
         <v>4343</v>
       </c>
       <c r="AC57" s="2">
         <v>2073</v>
       </c>
       <c r="AD57" s="73">
         <v>2270</v>
       </c>
       <c r="AE57" s="72">
         <v>1782</v>
       </c>
       <c r="AF57" s="2">
         <v>4348</v>
       </c>
       <c r="AG57" s="2">
         <v>2075</v>
       </c>
       <c r="AH57" s="73">
         <v>2273</v>
       </c>
-    </row>
-    <row r="58" spans="1:34">
+      <c r="AI57" s="72">
+        <v>1780</v>
+      </c>
+      <c r="AJ57" s="101">
+        <v>4339</v>
+      </c>
+      <c r="AK57" s="101">
+        <v>2071</v>
+      </c>
+      <c r="AL57" s="73">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="58" spans="1:38">
       <c r="A58" s="6">
         <v>388</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C58" s="24">
         <v>3749</v>
       </c>
       <c r="D58" s="23">
         <v>8352</v>
       </c>
       <c r="E58" s="2">
         <v>4054</v>
       </c>
       <c r="F58" s="2">
         <v>4298</v>
       </c>
       <c r="G58" s="72">
         <v>3748</v>
       </c>
       <c r="H58" s="2">
         <v>8334</v>
       </c>
       <c r="I58" s="2">
@@ -8084,52 +8667,64 @@
       </c>
       <c r="AA58" s="72">
         <v>3761</v>
       </c>
       <c r="AB58" s="2">
         <v>8295</v>
       </c>
       <c r="AC58" s="2">
         <v>4030</v>
       </c>
       <c r="AD58" s="73">
         <v>4265</v>
       </c>
       <c r="AE58" s="72">
         <v>3761</v>
       </c>
       <c r="AF58" s="2">
         <v>8295</v>
       </c>
       <c r="AG58" s="2">
         <v>4027</v>
       </c>
       <c r="AH58" s="73">
         <v>4268</v>
       </c>
-    </row>
-    <row r="59" spans="1:34">
+      <c r="AI58" s="72">
+        <v>3786</v>
+      </c>
+      <c r="AJ58" s="101">
+        <v>8321</v>
+      </c>
+      <c r="AK58" s="101">
+        <v>4034</v>
+      </c>
+      <c r="AL58" s="73">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="59" spans="1:38">
       <c r="A59" s="6">
         <v>400</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C59" s="24">
         <v>20526</v>
       </c>
       <c r="D59" s="23">
         <v>53265</v>
       </c>
       <c r="E59" s="2">
         <v>25952</v>
       </c>
       <c r="F59" s="2">
         <v>27313</v>
       </c>
       <c r="G59" s="72">
         <v>20480</v>
       </c>
       <c r="H59" s="2">
         <v>53168</v>
       </c>
       <c r="I59" s="2">
@@ -8188,52 +8783,64 @@
       </c>
       <c r="AA59" s="84">
         <v>20512</v>
       </c>
       <c r="AB59" s="2">
         <v>52721</v>
       </c>
       <c r="AC59" s="2">
         <v>25714</v>
       </c>
       <c r="AD59" s="73">
         <v>27007</v>
       </c>
       <c r="AE59" s="84">
         <v>20514</v>
       </c>
       <c r="AF59" s="2">
         <v>52657</v>
       </c>
       <c r="AG59" s="2">
         <v>25688</v>
       </c>
       <c r="AH59" s="73">
         <v>26969</v>
       </c>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59" s="84">
+        <v>20525</v>
+      </c>
+      <c r="AJ59" s="101">
+        <v>52563</v>
+      </c>
+      <c r="AK59" s="101">
+        <v>25641</v>
+      </c>
+      <c r="AL59" s="73">
+        <v>26922</v>
+      </c>
+    </row>
+    <row r="60" spans="1:38">
       <c r="A60" s="6">
         <v>402</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C60" s="24">
         <v>4574</v>
       </c>
       <c r="D60" s="23">
         <v>11848</v>
       </c>
       <c r="E60" s="2">
         <v>5776</v>
       </c>
       <c r="F60" s="2">
         <v>6072</v>
       </c>
       <c r="G60" s="72">
         <v>4578</v>
       </c>
       <c r="H60" s="2">
         <v>11832</v>
       </c>
       <c r="I60" s="2">
@@ -8292,52 +8899,64 @@
       </c>
       <c r="AA60" s="72">
         <v>4578</v>
       </c>
       <c r="AB60" s="2">
         <v>11715</v>
       </c>
       <c r="AC60" s="2">
         <v>5708</v>
       </c>
       <c r="AD60" s="73">
         <v>6007</v>
       </c>
       <c r="AE60" s="72">
         <v>4575</v>
       </c>
       <c r="AF60" s="2">
         <v>11691</v>
       </c>
       <c r="AG60" s="2">
         <v>5704</v>
       </c>
       <c r="AH60" s="73">
         <v>5987</v>
       </c>
-    </row>
-    <row r="61" spans="1:34">
+      <c r="AI60" s="72">
+        <v>4588</v>
+      </c>
+      <c r="AJ60" s="101">
+        <v>11682</v>
+      </c>
+      <c r="AK60" s="101">
+        <v>5701</v>
+      </c>
+      <c r="AL60" s="73">
+        <v>5981</v>
+      </c>
+    </row>
+    <row r="61" spans="1:38">
       <c r="A61" s="6">
         <v>403</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C61" s="24">
         <v>4620</v>
       </c>
       <c r="D61" s="23">
         <v>12365</v>
       </c>
       <c r="E61" s="2">
         <v>6007</v>
       </c>
       <c r="F61" s="2">
         <v>6358</v>
       </c>
       <c r="G61" s="72">
         <v>4602</v>
       </c>
       <c r="H61" s="2">
         <v>12335</v>
       </c>
       <c r="I61" s="2">
@@ -8396,52 +9015,64 @@
       </c>
       <c r="AA61" s="72">
         <v>4630</v>
       </c>
       <c r="AB61" s="2">
         <v>12245</v>
       </c>
       <c r="AC61" s="2">
         <v>5942</v>
       </c>
       <c r="AD61" s="73">
         <v>6303</v>
       </c>
       <c r="AE61" s="72">
         <v>4630</v>
       </c>
       <c r="AF61" s="2">
         <v>12242</v>
       </c>
       <c r="AG61" s="2">
         <v>5943</v>
       </c>
       <c r="AH61" s="73">
         <v>6299</v>
       </c>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61" s="72">
+        <v>4635</v>
+      </c>
+      <c r="AJ61" s="101">
+        <v>12234</v>
+      </c>
+      <c r="AK61" s="101">
+        <v>5942</v>
+      </c>
+      <c r="AL61" s="73">
+        <v>6292</v>
+      </c>
+    </row>
+    <row r="62" spans="1:38">
       <c r="A62" s="6">
         <v>404</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>98</v>
       </c>
       <c r="C62" s="24">
         <v>1453</v>
       </c>
       <c r="D62" s="23">
         <v>3738</v>
       </c>
       <c r="E62" s="2">
         <v>1801</v>
       </c>
       <c r="F62" s="2">
         <v>1937</v>
       </c>
       <c r="G62" s="72">
         <v>1450</v>
       </c>
       <c r="H62" s="2">
         <v>3728</v>
       </c>
       <c r="I62" s="2">
@@ -8500,52 +9131,64 @@
       </c>
       <c r="AA62" s="72">
         <v>1447</v>
       </c>
       <c r="AB62" s="2">
         <v>3719</v>
       </c>
       <c r="AC62" s="2">
         <v>1798</v>
       </c>
       <c r="AD62" s="73">
         <v>1921</v>
       </c>
       <c r="AE62" s="72">
         <v>1444</v>
       </c>
       <c r="AF62" s="2">
         <v>3698</v>
       </c>
       <c r="AG62" s="2">
         <v>1790</v>
       </c>
       <c r="AH62" s="73">
         <v>1908</v>
       </c>
-    </row>
-    <row r="63" spans="1:34">
+      <c r="AI62" s="72">
+        <v>1441</v>
+      </c>
+      <c r="AJ62" s="101">
+        <v>3680</v>
+      </c>
+      <c r="AK62" s="101">
+        <v>1780</v>
+      </c>
+      <c r="AL62" s="73">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="63" spans="1:38">
       <c r="A63" s="6">
         <v>407</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C63" s="24">
         <v>2212</v>
       </c>
       <c r="D63" s="23">
         <v>5685</v>
       </c>
       <c r="E63" s="2">
         <v>2724</v>
       </c>
       <c r="F63" s="2">
         <v>2961</v>
       </c>
       <c r="G63" s="72">
         <v>2184</v>
       </c>
       <c r="H63" s="2">
         <v>5659</v>
       </c>
       <c r="I63" s="2">
@@ -8604,52 +9247,64 @@
       </c>
       <c r="AA63" s="72">
         <v>2198</v>
       </c>
       <c r="AB63" s="2">
         <v>5619</v>
       </c>
       <c r="AC63" s="2">
         <v>2702</v>
       </c>
       <c r="AD63" s="73">
         <v>2917</v>
       </c>
       <c r="AE63" s="72">
         <v>2204</v>
       </c>
       <c r="AF63" s="2">
         <v>5617</v>
       </c>
       <c r="AG63" s="2">
         <v>2705</v>
       </c>
       <c r="AH63" s="73">
         <v>2912</v>
       </c>
-    </row>
-    <row r="64" spans="1:34">
+      <c r="AI63" s="72">
+        <v>2205</v>
+      </c>
+      <c r="AJ63" s="101">
+        <v>5605</v>
+      </c>
+      <c r="AK63" s="101">
+        <v>2702</v>
+      </c>
+      <c r="AL63" s="73">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="64" spans="1:38">
       <c r="A64" s="6">
         <v>409</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C64" s="24">
         <v>186</v>
       </c>
       <c r="D64" s="23">
         <v>355</v>
       </c>
       <c r="E64" s="2">
         <v>177</v>
       </c>
       <c r="F64" s="2">
         <v>178</v>
       </c>
       <c r="G64" s="72">
         <v>187</v>
       </c>
       <c r="H64" s="2">
         <v>357</v>
       </c>
       <c r="I64" s="2">
@@ -8672,88 +9327,100 @@
       </c>
       <c r="O64" s="84">
         <v>189</v>
       </c>
       <c r="P64" s="2">
         <v>353</v>
       </c>
       <c r="Q64" s="2">
         <v>177</v>
       </c>
       <c r="R64" s="73">
         <v>176</v>
       </c>
       <c r="S64" s="84">
         <v>190</v>
       </c>
       <c r="T64" s="2">
         <v>358</v>
       </c>
       <c r="U64" s="2">
         <v>178</v>
       </c>
       <c r="V64" s="73">
         <v>180</v>
       </c>
-      <c r="W64" s="72">
+      <c r="W64" s="84">
         <v>189</v>
       </c>
       <c r="X64" s="2">
         <v>355</v>
       </c>
       <c r="Y64" s="2">
         <v>176</v>
       </c>
       <c r="Z64" s="73">
         <v>179</v>
       </c>
-      <c r="AA64" s="72">
+      <c r="AA64" s="84">
         <v>189</v>
       </c>
       <c r="AB64" s="2">
         <v>357</v>
       </c>
       <c r="AC64" s="2">
         <v>177</v>
       </c>
       <c r="AD64" s="73">
         <v>180</v>
       </c>
-      <c r="AE64" s="72">
+      <c r="AE64" s="84">
         <v>189</v>
       </c>
       <c r="AF64" s="2">
         <v>359</v>
       </c>
       <c r="AG64" s="2">
         <v>176</v>
       </c>
       <c r="AH64" s="73">
         <v>183</v>
       </c>
-    </row>
-    <row r="65" spans="1:34">
+      <c r="AI64" s="84">
+        <v>189</v>
+      </c>
+      <c r="AJ64" s="101">
+        <v>354</v>
+      </c>
+      <c r="AK64" s="101">
+        <v>172</v>
+      </c>
+      <c r="AL64" s="73">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="65" spans="1:38">
       <c r="A65" s="6">
         <v>410</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C65" s="24">
         <v>367</v>
       </c>
       <c r="D65" s="23">
         <v>761</v>
       </c>
       <c r="E65" s="2">
         <v>391</v>
       </c>
       <c r="F65" s="2">
         <v>370</v>
       </c>
       <c r="G65" s="72">
         <v>367</v>
       </c>
       <c r="H65" s="2">
         <v>761</v>
       </c>
       <c r="I65" s="2">
@@ -8776,88 +9443,100 @@
       </c>
       <c r="O65" s="84">
         <v>370</v>
       </c>
       <c r="P65" s="2">
         <v>763</v>
       </c>
       <c r="Q65" s="2">
         <v>390</v>
       </c>
       <c r="R65" s="73">
         <v>373</v>
       </c>
       <c r="S65" s="84">
         <v>373</v>
       </c>
       <c r="T65" s="2">
         <v>762</v>
       </c>
       <c r="U65" s="2">
         <v>392</v>
       </c>
       <c r="V65" s="73">
         <v>370</v>
       </c>
-      <c r="W65" s="72">
+      <c r="W65" s="84">
         <v>371</v>
       </c>
       <c r="X65" s="2">
         <v>758</v>
       </c>
       <c r="Y65" s="2">
         <v>387</v>
       </c>
       <c r="Z65" s="73">
         <v>371</v>
       </c>
-      <c r="AA65" s="72">
+      <c r="AA65" s="84">
         <v>371</v>
       </c>
       <c r="AB65" s="2">
         <v>757</v>
       </c>
       <c r="AC65" s="2">
         <v>389</v>
       </c>
       <c r="AD65" s="73">
         <v>368</v>
       </c>
-      <c r="AE65" s="72">
+      <c r="AE65" s="84">
         <v>371</v>
       </c>
       <c r="AF65" s="2">
         <v>757</v>
       </c>
       <c r="AG65" s="2">
         <v>388</v>
       </c>
       <c r="AH65" s="73">
         <v>369</v>
       </c>
-    </row>
-    <row r="66" spans="1:34">
+      <c r="AI65" s="84">
+        <v>370</v>
+      </c>
+      <c r="AJ65" s="101">
+        <v>752</v>
+      </c>
+      <c r="AK65" s="101">
+        <v>387</v>
+      </c>
+      <c r="AL65" s="73">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="66" spans="1:38">
       <c r="A66" s="6">
         <v>411</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C66" s="24">
         <v>1136</v>
       </c>
       <c r="D66" s="23">
         <v>3180</v>
       </c>
       <c r="E66" s="2">
         <v>1525</v>
       </c>
       <c r="F66" s="2">
         <v>1655</v>
       </c>
       <c r="G66" s="72">
         <v>1138</v>
       </c>
       <c r="H66" s="2">
         <v>3177</v>
       </c>
       <c r="I66" s="2">
@@ -8916,52 +9595,64 @@
       </c>
       <c r="AA66" s="84">
         <v>1136</v>
       </c>
       <c r="AB66" s="2">
         <v>3143</v>
       </c>
       <c r="AC66" s="2">
         <v>1495</v>
       </c>
       <c r="AD66" s="73">
         <v>1648</v>
       </c>
       <c r="AE66" s="84">
         <v>1136</v>
       </c>
       <c r="AF66" s="2">
         <v>3131</v>
       </c>
       <c r="AG66" s="2">
         <v>1488</v>
       </c>
       <c r="AH66" s="73">
         <v>1643</v>
       </c>
-    </row>
-    <row r="67" spans="1:34">
+      <c r="AI66" s="84">
+        <v>1139</v>
+      </c>
+      <c r="AJ66" s="101">
+        <v>3128</v>
+      </c>
+      <c r="AK66" s="101">
+        <v>1485</v>
+      </c>
+      <c r="AL66" s="73">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="67" spans="1:38">
       <c r="A67" s="6">
         <v>412</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C67" s="24">
         <v>267</v>
       </c>
       <c r="D67" s="23">
         <v>485</v>
       </c>
       <c r="E67" s="2">
         <v>242</v>
       </c>
       <c r="F67" s="2">
         <v>243</v>
       </c>
       <c r="G67" s="72">
         <v>266</v>
       </c>
       <c r="H67" s="2">
         <v>484</v>
       </c>
       <c r="I67" s="2">
@@ -9020,52 +9711,64 @@
       </c>
       <c r="AA67" s="72">
         <v>262</v>
       </c>
       <c r="AB67" s="2">
         <v>474</v>
       </c>
       <c r="AC67" s="2">
         <v>240</v>
       </c>
       <c r="AD67" s="73">
         <v>234</v>
       </c>
       <c r="AE67" s="72">
         <v>261</v>
       </c>
       <c r="AF67" s="2">
         <v>475</v>
       </c>
       <c r="AG67" s="2">
         <v>239</v>
       </c>
       <c r="AH67" s="73">
         <v>236</v>
       </c>
-    </row>
-    <row r="68" spans="1:34">
+      <c r="AI67" s="72">
+        <v>260</v>
+      </c>
+      <c r="AJ67" s="101">
+        <v>474</v>
+      </c>
+      <c r="AK67" s="101">
+        <v>238</v>
+      </c>
+      <c r="AL67" s="73">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="68" spans="1:38">
       <c r="A68" s="6">
         <v>413</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C68" s="24">
         <v>461</v>
       </c>
       <c r="D68" s="23">
         <v>934</v>
       </c>
       <c r="E68" s="2">
         <v>448</v>
       </c>
       <c r="F68" s="2">
         <v>486</v>
       </c>
       <c r="G68" s="72">
         <v>461</v>
       </c>
       <c r="H68" s="2">
         <v>935</v>
       </c>
       <c r="I68" s="2">
@@ -9124,52 +9827,64 @@
       </c>
       <c r="AA68" s="72">
         <v>469</v>
       </c>
       <c r="AB68" s="2">
         <v>944</v>
       </c>
       <c r="AC68" s="2">
         <v>448</v>
       </c>
       <c r="AD68" s="73">
         <v>496</v>
       </c>
       <c r="AE68" s="72">
         <v>469</v>
       </c>
       <c r="AF68" s="2">
         <v>939</v>
       </c>
       <c r="AG68" s="2">
         <v>444</v>
       </c>
       <c r="AH68" s="73">
         <v>495</v>
       </c>
-    </row>
-    <row r="69" spans="1:34">
+      <c r="AI68" s="72">
+        <v>469</v>
+      </c>
+      <c r="AJ68" s="101">
+        <v>936</v>
+      </c>
+      <c r="AK68" s="101">
+        <v>443</v>
+      </c>
+      <c r="AL68" s="73">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="69" spans="1:38">
       <c r="A69" s="6">
         <v>414</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C69" s="24">
         <v>549</v>
       </c>
       <c r="D69" s="23">
         <v>1362</v>
       </c>
       <c r="E69" s="2">
         <v>636</v>
       </c>
       <c r="F69" s="2">
         <v>726</v>
       </c>
       <c r="G69" s="72">
         <v>543</v>
       </c>
       <c r="H69" s="2">
         <v>1357</v>
       </c>
       <c r="I69" s="2">
@@ -9228,52 +9943,64 @@
       </c>
       <c r="AA69" s="84">
         <v>543</v>
       </c>
       <c r="AB69" s="2">
         <v>1343</v>
       </c>
       <c r="AC69" s="2">
         <v>628</v>
       </c>
       <c r="AD69" s="73">
         <v>715</v>
       </c>
       <c r="AE69" s="84">
         <v>543</v>
       </c>
       <c r="AF69" s="2">
         <v>1340</v>
       </c>
       <c r="AG69" s="2">
         <v>628</v>
       </c>
       <c r="AH69" s="73">
         <v>712</v>
       </c>
-    </row>
-    <row r="70" spans="1:34">
+      <c r="AI69" s="72">
+        <v>543</v>
+      </c>
+      <c r="AJ69" s="101">
+        <v>1338</v>
+      </c>
+      <c r="AK69" s="101">
+        <v>627</v>
+      </c>
+      <c r="AL69" s="73">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="70" spans="1:38">
       <c r="A70" s="6">
         <v>415</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C70" s="24">
         <v>2012</v>
       </c>
       <c r="D70" s="23">
         <v>5500</v>
       </c>
       <c r="E70" s="2">
         <v>2679</v>
       </c>
       <c r="F70" s="2">
         <v>2821</v>
       </c>
       <c r="G70" s="72">
         <v>2013</v>
       </c>
       <c r="H70" s="2">
         <v>5495</v>
       </c>
       <c r="I70" s="2">
@@ -9332,52 +10059,64 @@
       </c>
       <c r="AA70" s="72">
         <v>2003</v>
       </c>
       <c r="AB70" s="2">
         <v>5431</v>
       </c>
       <c r="AC70" s="2">
         <v>2658</v>
       </c>
       <c r="AD70" s="73">
         <v>2773</v>
       </c>
       <c r="AE70" s="72">
         <v>2004</v>
       </c>
       <c r="AF70" s="2">
         <v>5431</v>
       </c>
       <c r="AG70" s="2">
         <v>2655</v>
       </c>
       <c r="AH70" s="73">
         <v>2776</v>
       </c>
-    </row>
-    <row r="71" spans="1:34">
+      <c r="AI70" s="72">
+        <v>1999</v>
+      </c>
+      <c r="AJ70" s="101">
+        <v>5419</v>
+      </c>
+      <c r="AK70" s="101">
+        <v>2646</v>
+      </c>
+      <c r="AL70" s="73">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="71" spans="1:38">
       <c r="A71" s="6">
         <v>416</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C71" s="24">
         <v>2187</v>
       </c>
       <c r="D71" s="23">
         <v>6158</v>
       </c>
       <c r="E71" s="2">
         <v>3068</v>
       </c>
       <c r="F71" s="2">
         <v>3090</v>
       </c>
       <c r="G71" s="72">
         <v>2192</v>
       </c>
       <c r="H71" s="2">
         <v>6158</v>
       </c>
       <c r="I71" s="2">
@@ -9436,52 +10175,64 @@
       </c>
       <c r="AA71" s="84">
         <v>2184</v>
       </c>
       <c r="AB71" s="2">
         <v>6103</v>
       </c>
       <c r="AC71" s="2">
         <v>3053</v>
       </c>
       <c r="AD71" s="73">
         <v>3050</v>
       </c>
       <c r="AE71" s="84">
         <v>2184</v>
       </c>
       <c r="AF71" s="2">
         <v>6103</v>
       </c>
       <c r="AG71" s="2">
         <v>3052</v>
       </c>
       <c r="AH71" s="73">
         <v>3051</v>
       </c>
-    </row>
-    <row r="72" spans="1:34">
+      <c r="AI71" s="84">
+        <v>2184</v>
+      </c>
+      <c r="AJ71" s="101">
+        <v>6088</v>
+      </c>
+      <c r="AK71" s="101">
+        <v>3042</v>
+      </c>
+      <c r="AL71" s="73">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="72" spans="1:38">
       <c r="A72" s="6">
         <v>417</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C72" s="24">
         <v>502</v>
       </c>
       <c r="D72" s="23">
         <v>894</v>
       </c>
       <c r="E72" s="2">
         <v>478</v>
       </c>
       <c r="F72" s="2">
         <v>416</v>
       </c>
       <c r="G72" s="72">
         <v>499</v>
       </c>
       <c r="H72" s="2">
         <v>890</v>
       </c>
       <c r="I72" s="2">
@@ -9540,52 +10291,64 @@
       </c>
       <c r="AA72" s="72">
         <v>502</v>
       </c>
       <c r="AB72" s="2">
         <v>871</v>
       </c>
       <c r="AC72" s="2">
         <v>476</v>
       </c>
       <c r="AD72" s="73">
         <v>395</v>
       </c>
       <c r="AE72" s="72">
         <v>504</v>
       </c>
       <c r="AF72" s="2">
         <v>874</v>
       </c>
       <c r="AG72" s="2">
         <v>476</v>
       </c>
       <c r="AH72" s="73">
         <v>398</v>
       </c>
-    </row>
-    <row r="73" spans="1:34">
+      <c r="AI72" s="72">
+        <v>503</v>
+      </c>
+      <c r="AJ72" s="101">
+        <v>873</v>
+      </c>
+      <c r="AK72" s="101">
+        <v>476</v>
+      </c>
+      <c r="AL72" s="73">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="73" spans="1:38">
       <c r="A73" s="6">
         <v>420</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C73" s="24">
         <v>10454</v>
       </c>
       <c r="D73" s="23">
         <v>22657</v>
       </c>
       <c r="E73" s="2">
         <v>11065</v>
       </c>
       <c r="F73" s="2">
         <v>11592</v>
       </c>
       <c r="G73" s="72">
         <v>10445</v>
       </c>
       <c r="H73" s="2">
         <v>22620</v>
       </c>
       <c r="I73" s="2">
@@ -9644,52 +10407,64 @@
       </c>
       <c r="AA73" s="84">
         <v>10372</v>
       </c>
       <c r="AB73" s="2">
         <v>22267</v>
       </c>
       <c r="AC73" s="2">
         <v>10885</v>
       </c>
       <c r="AD73" s="73">
         <v>11382</v>
       </c>
       <c r="AE73" s="84">
         <v>10358</v>
       </c>
       <c r="AF73" s="2">
         <v>22226</v>
       </c>
       <c r="AG73" s="2">
         <v>10868</v>
       </c>
       <c r="AH73" s="73">
         <v>11358</v>
       </c>
-    </row>
-    <row r="74" spans="1:34">
+      <c r="AI73" s="84">
+        <v>10352</v>
+      </c>
+      <c r="AJ73" s="101">
+        <v>22195</v>
+      </c>
+      <c r="AK73" s="101">
+        <v>10860</v>
+      </c>
+      <c r="AL73" s="73">
+        <v>11335</v>
+      </c>
+    </row>
+    <row r="74" spans="1:38">
       <c r="A74" s="6">
         <v>422</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C74" s="24">
         <v>1686</v>
       </c>
       <c r="D74" s="23">
         <v>3665</v>
       </c>
       <c r="E74" s="2">
         <v>1830</v>
       </c>
       <c r="F74" s="2">
         <v>1835</v>
       </c>
       <c r="G74" s="72">
         <v>1684</v>
       </c>
       <c r="H74" s="2">
         <v>3655</v>
       </c>
       <c r="I74" s="2">
@@ -9748,52 +10523,64 @@
       </c>
       <c r="AA74" s="72">
         <v>1681</v>
       </c>
       <c r="AB74" s="2">
         <v>3617</v>
       </c>
       <c r="AC74" s="2">
         <v>1794</v>
       </c>
       <c r="AD74" s="73">
         <v>1823</v>
       </c>
       <c r="AE74" s="72">
         <v>1673</v>
       </c>
       <c r="AF74" s="2">
         <v>3606</v>
       </c>
       <c r="AG74" s="2">
         <v>1791</v>
       </c>
       <c r="AH74" s="73">
         <v>1815</v>
       </c>
-    </row>
-    <row r="75" spans="1:34">
+      <c r="AI74" s="72">
+        <v>1673</v>
+      </c>
+      <c r="AJ74" s="101">
+        <v>3601</v>
+      </c>
+      <c r="AK74" s="101">
+        <v>1788</v>
+      </c>
+      <c r="AL74" s="73">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="75" spans="1:38">
       <c r="A75" s="6">
         <v>423</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C75" s="24">
         <v>1527</v>
       </c>
       <c r="D75" s="23">
         <v>3486</v>
       </c>
       <c r="E75" s="2">
         <v>1732</v>
       </c>
       <c r="F75" s="2">
         <v>1754</v>
       </c>
       <c r="G75" s="72">
         <v>1523</v>
       </c>
       <c r="H75" s="2">
         <v>3482</v>
       </c>
       <c r="I75" s="2">
@@ -9852,52 +10639,64 @@
       </c>
       <c r="AA75" s="72">
         <v>1523</v>
       </c>
       <c r="AB75" s="2">
         <v>3457</v>
       </c>
       <c r="AC75" s="2">
         <v>1713</v>
       </c>
       <c r="AD75" s="73">
         <v>1744</v>
       </c>
       <c r="AE75" s="72">
         <v>1518</v>
       </c>
       <c r="AF75" s="2">
         <v>3447</v>
       </c>
       <c r="AG75" s="2">
         <v>1709</v>
       </c>
       <c r="AH75" s="73">
         <v>1738</v>
       </c>
-    </row>
-    <row r="76" spans="1:34">
+      <c r="AI75" s="72">
+        <v>1517</v>
+      </c>
+      <c r="AJ75" s="101">
+        <v>3445</v>
+      </c>
+      <c r="AK75" s="101">
+        <v>1705</v>
+      </c>
+      <c r="AL75" s="73">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="76" spans="1:38">
       <c r="A76" s="6">
         <v>425</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C76" s="24">
         <v>972</v>
       </c>
       <c r="D76" s="23">
         <v>2365</v>
       </c>
       <c r="E76" s="2">
         <v>1088</v>
       </c>
       <c r="F76" s="2">
         <v>1277</v>
       </c>
       <c r="G76" s="72">
         <v>975</v>
       </c>
       <c r="H76" s="2">
         <v>2368</v>
       </c>
       <c r="I76" s="2">
@@ -9956,52 +10755,64 @@
       </c>
       <c r="AA76" s="84">
         <v>970</v>
       </c>
       <c r="AB76" s="2">
         <v>2325</v>
       </c>
       <c r="AC76" s="2">
         <v>1075</v>
       </c>
       <c r="AD76" s="73">
         <v>1250</v>
       </c>
       <c r="AE76" s="84">
         <v>970</v>
       </c>
       <c r="AF76" s="2">
         <v>2325</v>
       </c>
       <c r="AG76" s="2">
         <v>1073</v>
       </c>
       <c r="AH76" s="73">
         <v>1252</v>
       </c>
-    </row>
-    <row r="77" spans="1:34">
+      <c r="AI76" s="84">
+        <v>974</v>
+      </c>
+      <c r="AJ76" s="101">
+        <v>2324</v>
+      </c>
+      <c r="AK76" s="101">
+        <v>1072</v>
+      </c>
+      <c r="AL76" s="73">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="77" spans="1:38">
       <c r="A77" s="6">
         <v>429</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C77" s="24">
         <v>349</v>
       </c>
       <c r="D77" s="23">
         <v>627</v>
       </c>
       <c r="E77" s="2">
         <v>302</v>
       </c>
       <c r="F77" s="2">
         <v>325</v>
       </c>
       <c r="G77" s="72">
         <v>349</v>
       </c>
       <c r="H77" s="2">
         <v>628</v>
       </c>
       <c r="I77" s="2">
@@ -10060,52 +10871,64 @@
       </c>
       <c r="AA77" s="72">
         <v>347</v>
       </c>
       <c r="AB77" s="2">
         <v>621</v>
       </c>
       <c r="AC77" s="2">
         <v>300</v>
       </c>
       <c r="AD77" s="73">
         <v>321</v>
       </c>
       <c r="AE77" s="72">
         <v>347</v>
       </c>
       <c r="AF77" s="2">
         <v>620</v>
       </c>
       <c r="AG77" s="2">
         <v>299</v>
       </c>
       <c r="AH77" s="73">
         <v>321</v>
       </c>
-    </row>
-    <row r="78" spans="1:34">
+      <c r="AI77" s="72">
+        <v>346</v>
+      </c>
+      <c r="AJ77" s="101">
+        <v>617</v>
+      </c>
+      <c r="AK77" s="101">
+        <v>300</v>
+      </c>
+      <c r="AL77" s="73">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="78" spans="1:38">
       <c r="A78" s="6">
         <v>430</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C78" s="24">
         <v>1410</v>
       </c>
       <c r="D78" s="23">
         <v>3009</v>
       </c>
       <c r="E78" s="2">
         <v>1479</v>
       </c>
       <c r="F78" s="2">
         <v>1530</v>
       </c>
       <c r="G78" s="72">
         <v>1414</v>
       </c>
       <c r="H78" s="2">
         <v>3008</v>
       </c>
       <c r="I78" s="2">
@@ -10164,52 +10987,64 @@
       </c>
       <c r="AA78" s="72">
         <v>1407</v>
       </c>
       <c r="AB78" s="2">
         <v>2953</v>
       </c>
       <c r="AC78" s="2">
         <v>1456</v>
       </c>
       <c r="AD78" s="73">
         <v>1497</v>
       </c>
       <c r="AE78" s="72">
         <v>1407</v>
       </c>
       <c r="AF78" s="2">
         <v>2947</v>
       </c>
       <c r="AG78" s="2">
         <v>1455</v>
       </c>
       <c r="AH78" s="73">
         <v>1492</v>
       </c>
-    </row>
-    <row r="79" spans="1:34">
+      <c r="AI78" s="72">
+        <v>1402</v>
+      </c>
+      <c r="AJ78" s="101">
+        <v>2940</v>
+      </c>
+      <c r="AK78" s="101">
+        <v>1454</v>
+      </c>
+      <c r="AL78" s="73">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="79" spans="1:38">
       <c r="A79" s="15">
         <v>432</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C79" s="24">
         <v>4510</v>
       </c>
       <c r="D79" s="23">
         <v>9505</v>
       </c>
       <c r="E79" s="2">
         <v>4634</v>
       </c>
       <c r="F79" s="2">
         <v>4871</v>
       </c>
       <c r="G79" s="72">
         <v>4500</v>
       </c>
       <c r="H79" s="2">
         <v>9479</v>
       </c>
       <c r="I79" s="2">
@@ -10268,52 +11103,64 @@
       </c>
       <c r="AA79" s="72">
         <v>4444</v>
       </c>
       <c r="AB79" s="2">
         <v>9294</v>
       </c>
       <c r="AC79" s="2">
         <v>4547</v>
       </c>
       <c r="AD79" s="73">
         <v>4747</v>
       </c>
       <c r="AE79" s="72">
         <v>4443</v>
       </c>
       <c r="AF79" s="2">
         <v>9281</v>
       </c>
       <c r="AG79" s="2">
         <v>4541</v>
       </c>
       <c r="AH79" s="73">
         <v>4740</v>
       </c>
-    </row>
-    <row r="80" spans="1:34">
+      <c r="AI79" s="72">
+        <v>4440</v>
+      </c>
+      <c r="AJ79" s="101">
+        <v>9268</v>
+      </c>
+      <c r="AK79" s="101">
+        <v>4541</v>
+      </c>
+      <c r="AL79" s="73">
+        <v>4727</v>
+      </c>
+    </row>
+    <row r="80" spans="1:38">
       <c r="A80" s="6">
         <v>440</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C80" s="24">
         <v>7801</v>
       </c>
       <c r="D80" s="23">
         <v>19575</v>
       </c>
       <c r="E80" s="2">
         <v>9577</v>
       </c>
       <c r="F80" s="2">
         <v>9998</v>
       </c>
       <c r="G80" s="72">
         <v>7795</v>
       </c>
       <c r="H80" s="2">
         <v>19552</v>
       </c>
       <c r="I80" s="2">
@@ -10372,52 +11219,64 @@
       </c>
       <c r="AA80" s="84">
         <v>7828</v>
       </c>
       <c r="AB80" s="2">
         <v>19396</v>
       </c>
       <c r="AC80" s="2">
         <v>9507</v>
       </c>
       <c r="AD80" s="73">
         <v>9889</v>
       </c>
       <c r="AE80" s="84">
         <v>7825</v>
       </c>
       <c r="AF80" s="2">
         <v>19366</v>
       </c>
       <c r="AG80" s="2">
         <v>9486</v>
       </c>
       <c r="AH80" s="73">
         <v>9880</v>
       </c>
-    </row>
-    <row r="81" spans="1:34">
+      <c r="AI80" s="84">
+        <v>7820</v>
+      </c>
+      <c r="AJ80" s="101">
+        <v>19359</v>
+      </c>
+      <c r="AK80" s="101">
+        <v>9487</v>
+      </c>
+      <c r="AL80" s="73">
+        <v>9872</v>
+      </c>
+    </row>
+    <row r="81" spans="1:38">
       <c r="A81" s="6">
         <v>446</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C81" s="24">
         <v>859</v>
       </c>
       <c r="D81" s="23">
         <v>2242</v>
       </c>
       <c r="E81" s="2">
         <v>1072</v>
       </c>
       <c r="F81" s="2">
         <v>1170</v>
       </c>
       <c r="G81" s="72">
         <v>854</v>
       </c>
       <c r="H81" s="2">
         <v>2230</v>
       </c>
       <c r="I81" s="2">
@@ -10476,52 +11335,64 @@
       </c>
       <c r="AA81" s="72">
         <v>854</v>
       </c>
       <c r="AB81" s="2">
         <v>2200</v>
       </c>
       <c r="AC81" s="2">
         <v>1058</v>
       </c>
       <c r="AD81" s="73">
         <v>1142</v>
       </c>
       <c r="AE81" s="72">
         <v>854</v>
       </c>
       <c r="AF81" s="2">
         <v>2192</v>
       </c>
       <c r="AG81" s="2">
         <v>1052</v>
       </c>
       <c r="AH81" s="73">
         <v>1140</v>
       </c>
-    </row>
-    <row r="82" spans="1:34">
+      <c r="AI81" s="72">
+        <v>853</v>
+      </c>
+      <c r="AJ81" s="101">
+        <v>2194</v>
+      </c>
+      <c r="AK81" s="101">
+        <v>1055</v>
+      </c>
+      <c r="AL81" s="73">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="82" spans="1:38">
       <c r="A82" s="6">
         <v>448</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C82" s="24">
         <v>652</v>
       </c>
       <c r="D82" s="23">
         <v>1503</v>
       </c>
       <c r="E82" s="2">
         <v>759</v>
       </c>
       <c r="F82" s="2">
         <v>744</v>
       </c>
       <c r="G82" s="72">
         <v>651</v>
       </c>
       <c r="H82" s="2">
         <v>1500</v>
       </c>
       <c r="I82" s="2">
@@ -10580,52 +11451,64 @@
       </c>
       <c r="AA82" s="84">
         <v>640</v>
       </c>
       <c r="AB82" s="2">
         <v>1480</v>
       </c>
       <c r="AC82" s="2">
         <v>745</v>
       </c>
       <c r="AD82" s="73">
         <v>735</v>
       </c>
       <c r="AE82" s="84">
         <v>640</v>
       </c>
       <c r="AF82" s="2">
         <v>1477</v>
       </c>
       <c r="AG82" s="2">
         <v>743</v>
       </c>
       <c r="AH82" s="73">
         <v>734</v>
       </c>
-    </row>
-    <row r="83" spans="1:34">
+      <c r="AI82" s="84">
+        <v>639</v>
+      </c>
+      <c r="AJ82" s="101">
+        <v>1478</v>
+      </c>
+      <c r="AK82" s="101">
+        <v>744</v>
+      </c>
+      <c r="AL82" s="73">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="83" spans="1:38">
       <c r="A83" s="6">
         <v>450</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C83" s="24">
         <v>3176</v>
       </c>
       <c r="D83" s="23">
         <v>8158</v>
       </c>
       <c r="E83" s="2">
         <v>3982</v>
       </c>
       <c r="F83" s="2">
         <v>4176</v>
       </c>
       <c r="G83" s="72">
         <v>3179</v>
       </c>
       <c r="H83" s="2">
         <v>8162</v>
       </c>
       <c r="I83" s="2">
@@ -10684,52 +11567,64 @@
       </c>
       <c r="AA83" s="72">
         <v>3215</v>
       </c>
       <c r="AB83" s="2">
         <v>8132</v>
       </c>
       <c r="AC83" s="2">
         <v>3973</v>
       </c>
       <c r="AD83" s="73">
         <v>4159</v>
       </c>
       <c r="AE83" s="72">
         <v>3212</v>
       </c>
       <c r="AF83" s="2">
         <v>8117</v>
       </c>
       <c r="AG83" s="2">
         <v>3964</v>
       </c>
       <c r="AH83" s="73">
         <v>4153</v>
       </c>
-    </row>
-    <row r="84" spans="1:34">
+      <c r="AI83" s="72">
+        <v>3206</v>
+      </c>
+      <c r="AJ83" s="101">
+        <v>8104</v>
+      </c>
+      <c r="AK83" s="101">
+        <v>3957</v>
+      </c>
+      <c r="AL83" s="73">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="84" spans="1:38">
       <c r="A84" s="6">
         <v>451</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C84" s="24">
         <v>1488</v>
       </c>
       <c r="D84" s="23">
         <v>3980</v>
       </c>
       <c r="E84" s="2">
         <v>1955</v>
       </c>
       <c r="F84" s="2">
         <v>2025</v>
       </c>
       <c r="G84" s="72">
         <v>1488</v>
       </c>
       <c r="H84" s="2">
         <v>3975</v>
       </c>
       <c r="I84" s="2">
@@ -10788,52 +11683,64 @@
       </c>
       <c r="AA84" s="72">
         <v>1487</v>
       </c>
       <c r="AB84" s="2">
         <v>3931</v>
       </c>
       <c r="AC84" s="2">
         <v>1932</v>
       </c>
       <c r="AD84" s="73">
         <v>1999</v>
       </c>
       <c r="AE84" s="72">
         <v>1489</v>
       </c>
       <c r="AF84" s="2">
         <v>3935</v>
       </c>
       <c r="AG84" s="2">
         <v>1933</v>
       </c>
       <c r="AH84" s="73">
         <v>2002</v>
       </c>
-    </row>
-    <row r="85" spans="1:34">
+      <c r="AI84" s="72">
+        <v>1493</v>
+      </c>
+      <c r="AJ84" s="101">
+        <v>3937</v>
+      </c>
+      <c r="AK84" s="101">
+        <v>1938</v>
+      </c>
+      <c r="AL84" s="73">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="85" spans="1:38">
       <c r="A85" s="15">
         <v>452</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>100</v>
       </c>
       <c r="C85" s="24">
         <v>1626</v>
       </c>
       <c r="D85" s="23">
         <v>3692</v>
       </c>
       <c r="E85" s="2">
         <v>1809</v>
       </c>
       <c r="F85" s="2">
         <v>1883</v>
       </c>
       <c r="G85" s="72">
         <v>1623</v>
       </c>
       <c r="H85" s="2">
         <v>3685</v>
       </c>
       <c r="I85" s="2">
@@ -10892,52 +11799,64 @@
       </c>
       <c r="AA85" s="72">
         <v>1632</v>
       </c>
       <c r="AB85" s="2">
         <v>3653</v>
       </c>
       <c r="AC85" s="2">
         <v>1799</v>
       </c>
       <c r="AD85" s="73">
         <v>1854</v>
       </c>
       <c r="AE85" s="72">
         <v>1630</v>
       </c>
       <c r="AF85" s="2">
         <v>3645</v>
       </c>
       <c r="AG85" s="2">
         <v>1794</v>
       </c>
       <c r="AH85" s="73">
         <v>1851</v>
       </c>
-    </row>
-    <row r="86" spans="1:34">
+      <c r="AI85" s="72">
+        <v>1629</v>
+      </c>
+      <c r="AJ85" s="101">
+        <v>3646</v>
+      </c>
+      <c r="AK85" s="101">
+        <v>1793</v>
+      </c>
+      <c r="AL85" s="73">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="86" spans="1:38">
       <c r="A86" s="6">
         <v>480</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C86" s="24">
         <v>14166</v>
       </c>
       <c r="D86" s="23">
         <v>30586</v>
       </c>
       <c r="E86" s="2">
         <v>15142</v>
       </c>
       <c r="F86" s="2">
         <v>15444</v>
       </c>
       <c r="G86" s="72">
         <v>14300</v>
       </c>
       <c r="H86" s="2">
         <v>30659</v>
       </c>
       <c r="I86" s="2">
@@ -10996,52 +11915,64 @@
       </c>
       <c r="AA86" s="72">
         <v>12540</v>
       </c>
       <c r="AB86" s="2">
         <v>28694</v>
       </c>
       <c r="AC86" s="2">
         <v>14112</v>
       </c>
       <c r="AD86" s="73">
         <v>14582</v>
       </c>
       <c r="AE86" s="72">
         <v>12525</v>
       </c>
       <c r="AF86" s="2">
         <v>28659</v>
       </c>
       <c r="AG86" s="2">
         <v>14088</v>
       </c>
       <c r="AH86" s="73">
         <v>14571</v>
       </c>
-    </row>
-    <row r="87" spans="1:34">
+      <c r="AI86" s="72">
+        <v>12541</v>
+      </c>
+      <c r="AJ86" s="101">
+        <v>28647</v>
+      </c>
+      <c r="AK86" s="101">
+        <v>14077</v>
+      </c>
+      <c r="AL86" s="73">
+        <v>14570</v>
+      </c>
+    </row>
+    <row r="87" spans="1:38">
       <c r="A87" s="6">
         <v>481</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C87" s="24">
         <v>3608</v>
       </c>
       <c r="D87" s="23">
         <v>8674</v>
       </c>
       <c r="E87" s="2">
         <v>4205</v>
       </c>
       <c r="F87" s="2">
         <v>4469</v>
       </c>
       <c r="G87" s="72">
         <v>3597</v>
       </c>
       <c r="H87" s="2">
         <v>8635</v>
       </c>
       <c r="I87" s="2">
@@ -11100,52 +12031,64 @@
       </c>
       <c r="AA87" s="72">
         <v>3613</v>
       </c>
       <c r="AB87" s="2">
         <v>8597</v>
       </c>
       <c r="AC87" s="2">
         <v>4157</v>
       </c>
       <c r="AD87" s="73">
         <v>4440</v>
       </c>
       <c r="AE87" s="72">
         <v>3614</v>
       </c>
       <c r="AF87" s="2">
         <v>8590</v>
       </c>
       <c r="AG87" s="2">
         <v>4151</v>
       </c>
       <c r="AH87" s="73">
         <v>4439</v>
       </c>
-    </row>
-    <row r="88" spans="1:34">
+      <c r="AI87" s="72">
+        <v>3613</v>
+      </c>
+      <c r="AJ87" s="101">
+        <v>8573</v>
+      </c>
+      <c r="AK87" s="101">
+        <v>4141</v>
+      </c>
+      <c r="AL87" s="73">
+        <v>4432</v>
+      </c>
+    </row>
+    <row r="88" spans="1:38">
       <c r="A88" s="6">
         <v>482</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C88" s="24">
         <v>3765</v>
       </c>
       <c r="D88" s="23">
         <v>9553</v>
       </c>
       <c r="E88" s="2">
         <v>4580</v>
       </c>
       <c r="F88" s="2">
         <v>4973</v>
       </c>
       <c r="G88" s="72">
         <v>3757</v>
       </c>
       <c r="H88" s="2">
         <v>9531</v>
       </c>
       <c r="I88" s="2">
@@ -11204,52 +12147,64 @@
       </c>
       <c r="AA88" s="72">
         <v>3816</v>
       </c>
       <c r="AB88" s="2">
         <v>9560</v>
       </c>
       <c r="AC88" s="2">
         <v>4598</v>
       </c>
       <c r="AD88" s="73">
         <v>4962</v>
       </c>
       <c r="AE88" s="72">
         <v>3815</v>
       </c>
       <c r="AF88" s="2">
         <v>9559</v>
       </c>
       <c r="AG88" s="2">
         <v>4596</v>
       </c>
       <c r="AH88" s="73">
         <v>4963</v>
       </c>
-    </row>
-    <row r="89" spans="1:34">
+      <c r="AI88" s="72">
+        <v>3821</v>
+      </c>
+      <c r="AJ88" s="101">
+        <v>9571</v>
+      </c>
+      <c r="AK88" s="101">
+        <v>4603</v>
+      </c>
+      <c r="AL88" s="73">
+        <v>4968</v>
+      </c>
+    </row>
+    <row r="89" spans="1:38">
       <c r="A89" s="6">
         <v>485</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C89" s="24">
         <v>5406</v>
       </c>
       <c r="D89" s="23">
         <v>9712</v>
       </c>
       <c r="E89" s="2">
         <v>4955</v>
       </c>
       <c r="F89" s="2">
         <v>4757</v>
       </c>
       <c r="G89" s="72">
         <v>5523</v>
       </c>
       <c r="H89" s="2">
         <v>9818</v>
       </c>
       <c r="I89" s="2">
@@ -11308,52 +12263,64 @@
       </c>
       <c r="AA89" s="72">
         <v>3983</v>
       </c>
       <c r="AB89" s="2">
         <v>8191</v>
       </c>
       <c r="AC89" s="2">
         <v>4106</v>
       </c>
       <c r="AD89" s="73">
         <v>4085</v>
       </c>
       <c r="AE89" s="72">
         <v>3965</v>
       </c>
       <c r="AF89" s="2">
         <v>8158</v>
       </c>
       <c r="AG89" s="2">
         <v>4088</v>
       </c>
       <c r="AH89" s="73">
         <v>4070</v>
       </c>
-    </row>
-    <row r="90" spans="1:34">
+      <c r="AI89" s="72">
+        <v>3975</v>
+      </c>
+      <c r="AJ89" s="101">
+        <v>8152</v>
+      </c>
+      <c r="AK89" s="101">
+        <v>4087</v>
+      </c>
+      <c r="AL89" s="73">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="90" spans="1:38">
       <c r="A90" s="6">
         <v>486</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C90" s="24">
         <v>1387</v>
       </c>
       <c r="D90" s="23">
         <v>2647</v>
       </c>
       <c r="E90" s="2">
         <v>1402</v>
       </c>
       <c r="F90" s="2">
         <v>1245</v>
       </c>
       <c r="G90" s="72">
         <v>1423</v>
       </c>
       <c r="H90" s="2">
         <v>2675</v>
       </c>
       <c r="I90" s="2">
@@ -11412,52 +12379,64 @@
       </c>
       <c r="AA90" s="72">
         <v>1128</v>
       </c>
       <c r="AB90" s="2">
         <v>2346</v>
       </c>
       <c r="AC90" s="2">
         <v>1251</v>
       </c>
       <c r="AD90" s="73">
         <v>1095</v>
       </c>
       <c r="AE90" s="72">
         <v>1131</v>
       </c>
       <c r="AF90" s="2">
         <v>2352</v>
       </c>
       <c r="AG90" s="2">
         <v>1253</v>
       </c>
       <c r="AH90" s="73">
         <v>1099</v>
       </c>
-    </row>
-    <row r="91" spans="1:34">
+      <c r="AI90" s="72">
+        <v>1132</v>
+      </c>
+      <c r="AJ90" s="101">
+        <v>2351</v>
+      </c>
+      <c r="AK90" s="101">
+        <v>1246</v>
+      </c>
+      <c r="AL90" s="73">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="91" spans="1:38">
       <c r="A91" s="6">
         <v>520</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C91" s="24">
         <v>5405</v>
       </c>
       <c r="D91" s="23">
         <v>12836</v>
       </c>
       <c r="E91" s="2">
         <v>6353</v>
       </c>
       <c r="F91" s="2">
         <v>6483</v>
       </c>
       <c r="G91" s="72">
         <v>5408</v>
       </c>
       <c r="H91" s="2">
         <v>12815</v>
       </c>
       <c r="I91" s="2">
@@ -11516,52 +12495,64 @@
       </c>
       <c r="AA91" s="72">
         <v>5399</v>
       </c>
       <c r="AB91" s="2">
         <v>12707</v>
       </c>
       <c r="AC91" s="2">
         <v>6297</v>
       </c>
       <c r="AD91" s="73">
         <v>6410</v>
       </c>
       <c r="AE91" s="72">
         <v>5417</v>
       </c>
       <c r="AF91" s="2">
         <v>12720</v>
       </c>
       <c r="AG91" s="2">
         <v>6303</v>
       </c>
       <c r="AH91" s="73">
         <v>6417</v>
       </c>
-    </row>
-    <row r="92" spans="1:34">
+      <c r="AI91" s="72">
+        <v>5407</v>
+      </c>
+      <c r="AJ91" s="101">
+        <v>12698</v>
+      </c>
+      <c r="AK91" s="101">
+        <v>6294</v>
+      </c>
+      <c r="AL91" s="73">
+        <v>6404</v>
+      </c>
+    </row>
+    <row r="92" spans="1:38">
       <c r="A92" s="6">
         <v>521</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C92" s="24">
         <v>5405</v>
       </c>
       <c r="D92" s="23">
         <v>12836</v>
       </c>
       <c r="E92" s="2">
         <v>6353</v>
       </c>
       <c r="F92" s="2">
         <v>6483</v>
       </c>
       <c r="G92" s="72">
         <v>5408</v>
       </c>
       <c r="H92" s="2">
         <v>12815</v>
       </c>
       <c r="I92" s="2">
@@ -11620,52 +12611,64 @@
       </c>
       <c r="AA92" s="72">
         <v>5399</v>
       </c>
       <c r="AB92" s="2">
         <v>12707</v>
       </c>
       <c r="AC92" s="2">
         <v>6297</v>
       </c>
       <c r="AD92" s="73">
         <v>6410</v>
       </c>
       <c r="AE92" s="72">
         <v>5417</v>
       </c>
       <c r="AF92" s="2">
         <v>12720</v>
       </c>
       <c r="AG92" s="2">
         <v>6303</v>
       </c>
       <c r="AH92" s="73">
         <v>6417</v>
       </c>
-    </row>
-    <row r="93" spans="1:34">
+      <c r="AI92" s="72">
+        <v>5407</v>
+      </c>
+      <c r="AJ92" s="101">
+        <v>12698</v>
+      </c>
+      <c r="AK92" s="101">
+        <v>6294</v>
+      </c>
+      <c r="AL92" s="73">
+        <v>6404</v>
+      </c>
+    </row>
+    <row r="93" spans="1:38">
       <c r="A93" s="6">
         <v>540</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C93" s="24">
         <v>6264</v>
       </c>
       <c r="D93" s="23">
         <v>16618</v>
       </c>
       <c r="E93" s="2">
         <v>8015</v>
       </c>
       <c r="F93" s="2">
         <v>8603</v>
       </c>
       <c r="G93" s="72">
         <v>6250</v>
       </c>
       <c r="H93" s="2">
         <v>16595</v>
       </c>
       <c r="I93" s="2">
@@ -11724,52 +12727,64 @@
       </c>
       <c r="AA93" s="72">
         <v>6289</v>
       </c>
       <c r="AB93" s="2">
         <v>16508</v>
       </c>
       <c r="AC93" s="2">
         <v>7955</v>
       </c>
       <c r="AD93" s="73">
         <v>8553</v>
       </c>
       <c r="AE93" s="72">
         <v>6294</v>
       </c>
       <c r="AF93" s="2">
         <v>16505</v>
       </c>
       <c r="AG93" s="2">
         <v>7956</v>
       </c>
       <c r="AH93" s="73">
         <v>8549</v>
       </c>
-    </row>
-    <row r="94" spans="1:34">
+      <c r="AI93" s="72">
+        <v>6304</v>
+      </c>
+      <c r="AJ93" s="101">
+        <v>16501</v>
+      </c>
+      <c r="AK93" s="101">
+        <v>7962</v>
+      </c>
+      <c r="AL93" s="73">
+        <v>8539</v>
+      </c>
+    </row>
+    <row r="94" spans="1:38">
       <c r="A94" s="6">
         <v>541</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C94" s="24">
         <v>3934</v>
       </c>
       <c r="D94" s="23">
         <v>10503</v>
       </c>
       <c r="E94" s="2">
         <v>4995</v>
       </c>
       <c r="F94" s="2">
         <v>5508</v>
       </c>
       <c r="G94" s="72">
         <v>3927</v>
       </c>
       <c r="H94" s="2">
         <v>10489</v>
       </c>
       <c r="I94" s="2">
@@ -11828,52 +12843,64 @@
       </c>
       <c r="AA94" s="72">
         <v>3951</v>
       </c>
       <c r="AB94" s="2">
         <v>10431</v>
       </c>
       <c r="AC94" s="2">
         <v>4956</v>
       </c>
       <c r="AD94" s="73">
         <v>5475</v>
       </c>
       <c r="AE94" s="72">
         <v>3958</v>
       </c>
       <c r="AF94" s="2">
         <v>10444</v>
       </c>
       <c r="AG94" s="2">
         <v>4963</v>
       </c>
       <c r="AH94" s="73">
         <v>5481</v>
       </c>
-    </row>
-    <row r="95" spans="1:34">
+      <c r="AI94" s="72">
+        <v>3964</v>
+      </c>
+      <c r="AJ94" s="101">
+        <v>10443</v>
+      </c>
+      <c r="AK94" s="101">
+        <v>4969</v>
+      </c>
+      <c r="AL94" s="73">
+        <v>5474</v>
+      </c>
+    </row>
+    <row r="95" spans="1:38">
       <c r="A95" s="6">
         <v>543</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C95" s="24">
         <v>2330</v>
       </c>
       <c r="D95" s="23">
         <v>6115</v>
       </c>
       <c r="E95" s="2">
         <v>3020</v>
       </c>
       <c r="F95" s="2">
         <v>3095</v>
       </c>
       <c r="G95" s="72">
         <v>2323</v>
       </c>
       <c r="H95" s="2">
         <v>6106</v>
       </c>
       <c r="I95" s="2">
@@ -11932,52 +12959,64 @@
       </c>
       <c r="AA95" s="72">
         <v>2338</v>
       </c>
       <c r="AB95" s="2">
         <v>6077</v>
       </c>
       <c r="AC95" s="2">
         <v>2999</v>
       </c>
       <c r="AD95" s="73">
         <v>3078</v>
       </c>
       <c r="AE95" s="72">
         <v>2336</v>
       </c>
       <c r="AF95" s="2">
         <v>6061</v>
       </c>
       <c r="AG95" s="2">
         <v>2993</v>
       </c>
       <c r="AH95" s="73">
         <v>3068</v>
       </c>
-    </row>
-    <row r="96" spans="1:34">
+      <c r="AI95" s="72">
+        <v>2340</v>
+      </c>
+      <c r="AJ95" s="101">
+        <v>6058</v>
+      </c>
+      <c r="AK95" s="101">
+        <v>2993</v>
+      </c>
+      <c r="AL95" s="73">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="96" spans="1:38">
       <c r="A96" s="6">
         <v>560</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C96" s="24">
         <v>7800</v>
       </c>
       <c r="D96" s="23">
         <v>17810</v>
       </c>
       <c r="E96" s="2">
         <v>8647</v>
       </c>
       <c r="F96" s="2">
         <v>9163</v>
       </c>
       <c r="G96" s="72">
         <v>7851</v>
       </c>
       <c r="H96" s="2">
         <v>17836</v>
       </c>
       <c r="I96" s="2">
@@ -12036,52 +13075,64 @@
       </c>
       <c r="AA96" s="84">
         <v>7244</v>
       </c>
       <c r="AB96" s="2">
         <v>17072</v>
       </c>
       <c r="AC96" s="2">
         <v>8257</v>
       </c>
       <c r="AD96" s="73">
         <v>8815</v>
       </c>
       <c r="AE96" s="84">
         <v>7244</v>
       </c>
       <c r="AF96" s="2">
         <v>17061</v>
       </c>
       <c r="AG96" s="2">
         <v>8255</v>
       </c>
       <c r="AH96" s="73">
         <v>8806</v>
       </c>
-    </row>
-    <row r="97" spans="1:34">
+      <c r="AI96" s="84">
+        <v>7230</v>
+      </c>
+      <c r="AJ96" s="101">
+        <v>17018</v>
+      </c>
+      <c r="AK96" s="101">
+        <v>8239</v>
+      </c>
+      <c r="AL96" s="73">
+        <v>8779</v>
+      </c>
+    </row>
+    <row r="97" spans="1:38">
       <c r="A97" s="6">
         <v>561</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C97" s="24">
         <v>4639</v>
       </c>
       <c r="D97" s="23">
         <v>10478</v>
       </c>
       <c r="E97" s="2">
         <v>5109</v>
       </c>
       <c r="F97" s="2">
         <v>5369</v>
       </c>
       <c r="G97" s="72">
         <v>4656</v>
       </c>
       <c r="H97" s="2">
         <v>10489</v>
       </c>
       <c r="I97" s="2">
@@ -12140,52 +13191,64 @@
       </c>
       <c r="AA97" s="72">
         <v>4480</v>
       </c>
       <c r="AB97" s="2">
         <v>10208</v>
       </c>
       <c r="AC97" s="2">
         <v>4933</v>
       </c>
       <c r="AD97" s="73">
         <v>5275</v>
       </c>
       <c r="AE97" s="72">
         <v>4489</v>
       </c>
       <c r="AF97" s="2">
         <v>10204</v>
       </c>
       <c r="AG97" s="2">
         <v>4933</v>
       </c>
       <c r="AH97" s="73">
         <v>5271</v>
       </c>
-    </row>
-    <row r="98" spans="1:34">
+      <c r="AI97" s="72">
+        <v>4483</v>
+      </c>
+      <c r="AJ97" s="101">
+        <v>10181</v>
+      </c>
+      <c r="AK97" s="101">
+        <v>4927</v>
+      </c>
+      <c r="AL97" s="73">
+        <v>5254</v>
+      </c>
+    </row>
+    <row r="98" spans="1:38">
       <c r="A98" s="6">
         <v>562</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C98" s="24">
         <v>1537</v>
       </c>
       <c r="D98" s="23">
         <v>3943</v>
       </c>
       <c r="E98" s="2">
         <v>1918</v>
       </c>
       <c r="F98" s="2">
         <v>2025</v>
       </c>
       <c r="G98" s="72">
         <v>1547</v>
       </c>
       <c r="H98" s="2">
         <v>3941</v>
       </c>
       <c r="I98" s="2">
@@ -12244,52 +13307,64 @@
       </c>
       <c r="AA98" s="84">
         <v>1531</v>
       </c>
       <c r="AB98" s="2">
         <v>3889</v>
       </c>
       <c r="AC98" s="2">
         <v>1894</v>
       </c>
       <c r="AD98" s="73">
         <v>1995</v>
       </c>
       <c r="AE98" s="84">
         <v>1531</v>
       </c>
       <c r="AF98" s="2">
         <v>3887</v>
       </c>
       <c r="AG98" s="2">
         <v>1896</v>
       </c>
       <c r="AH98" s="73">
         <v>1991</v>
       </c>
-    </row>
-    <row r="99" spans="1:34">
+      <c r="AI98" s="84">
+        <v>1530</v>
+      </c>
+      <c r="AJ98" s="101">
+        <v>3876</v>
+      </c>
+      <c r="AK98" s="101">
+        <v>1889</v>
+      </c>
+      <c r="AL98" s="73">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="99" spans="1:38">
       <c r="A99" s="6">
         <v>563</v>
       </c>
       <c r="B99" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C99" s="24">
         <v>1624</v>
       </c>
       <c r="D99" s="23">
         <v>3389</v>
       </c>
       <c r="E99" s="2">
         <v>1620</v>
       </c>
       <c r="F99" s="2">
         <v>1769</v>
       </c>
       <c r="G99" s="72">
         <v>1648</v>
       </c>
       <c r="H99" s="2">
         <v>3406</v>
       </c>
       <c r="I99" s="2">
@@ -12348,52 +13423,64 @@
       </c>
       <c r="AA99" s="72">
         <v>1233</v>
       </c>
       <c r="AB99" s="2">
         <v>2975</v>
       </c>
       <c r="AC99" s="2">
         <v>1430</v>
       </c>
       <c r="AD99" s="73">
         <v>1545</v>
       </c>
       <c r="AE99" s="72">
         <v>1224</v>
       </c>
       <c r="AF99" s="2">
         <v>2970</v>
       </c>
       <c r="AG99" s="2">
         <v>1426</v>
       </c>
       <c r="AH99" s="73">
         <v>1544</v>
       </c>
-    </row>
-    <row r="100" spans="1:34">
+      <c r="AI99" s="72">
+        <v>1217</v>
+      </c>
+      <c r="AJ99" s="101">
+        <v>2961</v>
+      </c>
+      <c r="AK99" s="101">
+        <v>1423</v>
+      </c>
+      <c r="AL99" s="73">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="100" spans="1:38">
       <c r="A100" s="6">
         <v>580</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C100" s="24">
         <v>7807</v>
       </c>
       <c r="D100" s="23">
         <v>18605</v>
       </c>
       <c r="E100" s="2">
         <v>9208</v>
       </c>
       <c r="F100" s="2">
         <v>9397</v>
       </c>
       <c r="G100" s="72">
         <v>7804</v>
       </c>
       <c r="H100" s="2">
         <v>18579</v>
       </c>
       <c r="I100" s="2">
@@ -12452,52 +13539,64 @@
       </c>
       <c r="AA100" s="72">
         <v>7768</v>
       </c>
       <c r="AB100" s="2">
         <v>18431</v>
       </c>
       <c r="AC100" s="2">
         <v>9118</v>
       </c>
       <c r="AD100" s="73">
         <v>9313</v>
       </c>
       <c r="AE100" s="72">
         <v>7770</v>
       </c>
       <c r="AF100" s="2">
         <v>18421</v>
       </c>
       <c r="AG100" s="2">
         <v>9114</v>
       </c>
       <c r="AH100" s="73">
         <v>9307</v>
       </c>
-    </row>
-    <row r="101" spans="1:34">
+      <c r="AI100" s="72">
+        <v>7770</v>
+      </c>
+      <c r="AJ100" s="101">
+        <v>18404</v>
+      </c>
+      <c r="AK100" s="101">
+        <v>9106</v>
+      </c>
+      <c r="AL100" s="73">
+        <v>9298</v>
+      </c>
+    </row>
+    <row r="101" spans="1:38">
       <c r="A101" s="6">
         <v>583</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C101" s="24">
         <v>3101</v>
       </c>
       <c r="D101" s="23">
         <v>7044</v>
       </c>
       <c r="E101" s="2">
         <v>3491</v>
       </c>
       <c r="F101" s="2">
         <v>3553</v>
       </c>
       <c r="G101" s="72">
         <v>3113</v>
       </c>
       <c r="H101" s="2">
         <v>7041</v>
       </c>
       <c r="I101" s="2">
@@ -12556,52 +13655,64 @@
       </c>
       <c r="AA101" s="72">
         <v>3081</v>
       </c>
       <c r="AB101" s="2">
         <v>6962</v>
       </c>
       <c r="AC101" s="2">
         <v>3448</v>
       </c>
       <c r="AD101" s="73">
         <v>3514</v>
       </c>
       <c r="AE101" s="72">
         <v>3085</v>
       </c>
       <c r="AF101" s="2">
         <v>6960</v>
       </c>
       <c r="AG101" s="2">
         <v>3448</v>
       </c>
       <c r="AH101" s="73">
         <v>3512</v>
       </c>
-    </row>
-    <row r="102" spans="1:34">
+      <c r="AI101" s="72">
+        <v>3088</v>
+      </c>
+      <c r="AJ101" s="101">
+        <v>6953</v>
+      </c>
+      <c r="AK101" s="101">
+        <v>3443</v>
+      </c>
+      <c r="AL101" s="73">
+        <v>3510</v>
+      </c>
+    </row>
+    <row r="102" spans="1:38">
       <c r="A102" s="15">
         <v>588</v>
       </c>
       <c r="B102" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C102" s="24">
         <v>936</v>
       </c>
       <c r="D102" s="23">
         <v>2010</v>
       </c>
       <c r="E102" s="2">
         <v>1013</v>
       </c>
       <c r="F102" s="2">
         <v>997</v>
       </c>
       <c r="G102" s="72">
         <v>935</v>
       </c>
       <c r="H102" s="2">
         <v>2008</v>
       </c>
       <c r="I102" s="2">
@@ -12660,52 +13771,64 @@
       </c>
       <c r="AA102" s="72">
         <v>932</v>
       </c>
       <c r="AB102" s="2">
         <v>1981</v>
       </c>
       <c r="AC102" s="2">
         <v>994</v>
       </c>
       <c r="AD102" s="73">
         <v>987</v>
       </c>
       <c r="AE102" s="72">
         <v>931</v>
       </c>
       <c r="AF102" s="2">
         <v>1978</v>
       </c>
       <c r="AG102" s="2">
         <v>995</v>
       </c>
       <c r="AH102" s="73">
         <v>983</v>
       </c>
-    </row>
-    <row r="103" spans="1:34">
+      <c r="AI102" s="72">
+        <v>931</v>
+      </c>
+      <c r="AJ102" s="101">
+        <v>1976</v>
+      </c>
+      <c r="AK102" s="101">
+        <v>995</v>
+      </c>
+      <c r="AL102" s="73">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="103" spans="1:38">
       <c r="A103" s="15">
         <v>590</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C103" s="24">
         <v>3770</v>
       </c>
       <c r="D103" s="23">
         <v>9551</v>
       </c>
       <c r="E103" s="2">
         <v>4704</v>
       </c>
       <c r="F103" s="2">
         <v>4847</v>
       </c>
       <c r="G103" s="72">
         <v>3756</v>
       </c>
       <c r="H103" s="2">
         <v>9530</v>
       </c>
       <c r="I103" s="2">
@@ -12764,52 +13887,64 @@
       </c>
       <c r="AA103" s="72">
         <v>3755</v>
       </c>
       <c r="AB103" s="2">
         <v>9488</v>
       </c>
       <c r="AC103" s="2">
         <v>4676</v>
       </c>
       <c r="AD103" s="73">
         <v>4812</v>
       </c>
       <c r="AE103" s="72">
         <v>3754</v>
       </c>
       <c r="AF103" s="2">
         <v>9483</v>
       </c>
       <c r="AG103" s="2">
         <v>4671</v>
       </c>
       <c r="AH103" s="73">
         <v>4812</v>
       </c>
-    </row>
-    <row r="104" spans="1:34">
+      <c r="AI103" s="72">
+        <v>3751</v>
+      </c>
+      <c r="AJ103" s="101">
+        <v>9475</v>
+      </c>
+      <c r="AK103" s="101">
+        <v>4668</v>
+      </c>
+      <c r="AL103" s="73">
+        <v>4807</v>
+      </c>
+    </row>
+    <row r="104" spans="1:38">
       <c r="A104" s="6">
         <v>600</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C104" s="24">
         <v>650</v>
       </c>
       <c r="D104" s="23">
         <v>1405</v>
       </c>
       <c r="E104" s="2">
         <v>670</v>
       </c>
       <c r="F104" s="2">
         <v>735</v>
       </c>
       <c r="G104" s="72">
         <v>648</v>
       </c>
       <c r="H104" s="2">
         <v>1399</v>
       </c>
       <c r="I104" s="2">
@@ -12868,52 +14003,64 @@
       </c>
       <c r="AA104" s="72">
         <v>646</v>
       </c>
       <c r="AB104" s="2">
         <v>1388</v>
       </c>
       <c r="AC104" s="2">
         <v>661</v>
       </c>
       <c r="AD104" s="73">
         <v>727</v>
       </c>
       <c r="AE104" s="72">
         <v>644</v>
       </c>
       <c r="AF104" s="2">
         <v>1384</v>
       </c>
       <c r="AG104" s="2">
         <v>662</v>
       </c>
       <c r="AH104" s="73">
         <v>722</v>
       </c>
-    </row>
-    <row r="105" spans="1:34" ht="13.8" thickBot="1">
+      <c r="AI104" s="72">
+        <v>643</v>
+      </c>
+      <c r="AJ104" s="101">
+        <v>1382</v>
+      </c>
+      <c r="AK104" s="101">
+        <v>661</v>
+      </c>
+      <c r="AL104" s="73">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="105" spans="1:38" ht="13.8" thickBot="1">
       <c r="A105" s="7">
         <v>602</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>90</v>
       </c>
       <c r="C105" s="25">
         <v>650</v>
       </c>
       <c r="D105" s="26">
         <v>1405</v>
       </c>
       <c r="E105" s="27">
         <v>670</v>
       </c>
       <c r="F105" s="27">
         <v>735</v>
       </c>
       <c r="G105" s="74">
         <v>648</v>
       </c>
       <c r="H105" s="27">
         <v>1399</v>
       </c>
       <c r="I105" s="27">
@@ -12972,98 +14119,110 @@
       </c>
       <c r="AA105" s="74">
         <v>646</v>
       </c>
       <c r="AB105" s="27">
         <v>1388</v>
       </c>
       <c r="AC105" s="27">
         <v>661</v>
       </c>
       <c r="AD105" s="75">
         <v>727</v>
       </c>
       <c r="AE105" s="74">
         <v>644</v>
       </c>
       <c r="AF105" s="27">
         <v>1384</v>
       </c>
       <c r="AG105" s="27">
         <v>662</v>
       </c>
       <c r="AH105" s="75">
         <v>722</v>
       </c>
-    </row>
-    <row r="106" spans="1:34">
+      <c r="AI105" s="74">
+        <v>643</v>
+      </c>
+      <c r="AJ105" s="27">
+        <v>1382</v>
+      </c>
+      <c r="AK105" s="27">
+        <v>661</v>
+      </c>
+      <c r="AL105" s="75">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="106" spans="1:38">
       <c r="A106" s="9"/>
     </row>
-    <row r="107" spans="1:34" ht="13.5" customHeight="1">
+    <row r="107" spans="1:38" ht="13.5" customHeight="1">
       <c r="A107" s="14" t="s">
         <v>105</v>
       </c>
       <c r="B107" s="2"/>
     </row>
-    <row r="108" spans="1:34" ht="13.5" customHeight="1">
+    <row r="108" spans="1:38" ht="13.5" customHeight="1">
       <c r="A108" s="76" t="s">
         <v>149</v>
       </c>
       <c r="B108" s="77"/>
       <c r="C108" s="77"/>
       <c r="D108" s="78"/>
       <c r="E108" s="78"/>
       <c r="F108" s="78"/>
       <c r="G108" s="78"/>
       <c r="H108" s="79"/>
       <c r="I108" s="78"/>
       <c r="J108" s="78"/>
     </row>
-    <row r="109" spans="1:34" ht="13.5" customHeight="1">
+    <row r="109" spans="1:38" ht="13.5" customHeight="1">
       <c r="A109" s="80" t="s">
         <v>150</v>
       </c>
       <c r="B109" s="77"/>
       <c r="C109" s="77"/>
       <c r="D109" s="78"/>
       <c r="E109" s="78"/>
       <c r="F109" s="78"/>
       <c r="G109" s="78"/>
       <c r="H109" s="79"/>
       <c r="I109" s="78"/>
       <c r="J109" s="78"/>
     </row>
-    <row r="110" spans="1:34">
+    <row r="110" spans="1:38">
       <c r="B110" s="2"/>
     </row>
-    <row r="111" spans="1:34" ht="13.5" customHeight="1">
+    <row r="111" spans="1:38" ht="13.5" customHeight="1">
       <c r="A111" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B111" s="2"/>
     </row>
-    <row r="112" spans="1:34">
+    <row r="112" spans="1:38">
       <c r="A112" s="17"/>
     </row>
     <row r="113" spans="1:1">
       <c r="A113" s="9"/>
     </row>
     <row r="114" spans="1:1">
       <c r="A114" s="9"/>
     </row>
     <row r="115" spans="1:1" ht="13.5" customHeight="1">
       <c r="A115" s="9"/>
     </row>
     <row r="116" spans="1:1" ht="13.5" customHeight="1">
       <c r="A116" s="9"/>
     </row>
     <row r="117" spans="1:1" ht="13.5" customHeight="1">
       <c r="A117" s="9"/>
     </row>
     <row r="118" spans="1:1" ht="13.5" customHeight="1">
       <c r="A118" s="9"/>
     </row>
     <row r="119" spans="1:1" ht="13.5" customHeight="1">
       <c r="A119" s="9"/>
     </row>
     <row r="120" spans="1:1" ht="13.5" customHeight="1">
       <c r="A120" s="9"/>
@@ -15772,72 +16931,75 @@
     <row r="2806" ht="13.5" customHeight="1"/>
     <row r="2807" ht="13.5" customHeight="1"/>
     <row r="2808" ht="13.5" customHeight="1"/>
     <row r="2809" ht="13.5" customHeight="1"/>
     <row r="2810" ht="13.5" customHeight="1"/>
     <row r="2811" ht="13.5" customHeight="1"/>
     <row r="2812" ht="13.5" customHeight="1"/>
     <row r="2813" ht="13.5" customHeight="1"/>
     <row r="2814" ht="13.5" customHeight="1"/>
     <row r="2815" ht="13.5" customHeight="1"/>
     <row r="2816" ht="13.5" customHeight="1"/>
     <row r="2817" ht="13.5" customHeight="1"/>
     <row r="2818" ht="13.5" customHeight="1"/>
     <row r="2819" ht="13.5" customHeight="1"/>
     <row r="2820" ht="13.5" customHeight="1"/>
     <row r="2821" ht="13.5" customHeight="1"/>
     <row r="2822" ht="13.5" customHeight="1"/>
     <row r="2823" ht="13.5" customHeight="1"/>
     <row r="2824" ht="13.5" customHeight="1"/>
     <row r="2825" ht="13.5" customHeight="1"/>
     <row r="2826" ht="13.5" customHeight="1"/>
     <row r="2827" ht="13.5" customHeight="1"/>
     <row r="2828" ht="13.5" customHeight="1"/>
     <row r="2829" ht="13.5" customHeight="1"/>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="9">
+    <mergeCell ref="AI10:AL10"/>
     <mergeCell ref="AE10:AH10"/>
     <mergeCell ref="AA10:AD10"/>
     <mergeCell ref="W10:Z10"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="G10:J10"/>
     <mergeCell ref="K10:N10"/>
     <mergeCell ref="O10:R10"/>
     <mergeCell ref="S10:V10"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.51181102362204722" right="0.78740157480314965" top="0.55118110236220474" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="50" fitToWidth="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <rowBreaks count="2" manualBreakCount="2">
-[...1 lines deleted...]
-    <brk id="79" max="33" man="1"/>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="46" max="37" man="1"/>
+    <brk id="72" max="37" man="1"/>
+    <brk id="79" max="37" man="1"/>
   </rowBreaks>
-  <colBreaks count="3" manualBreakCount="3">
+  <colBreaks count="4" manualBreakCount="4">
     <brk id="14" max="110" man="1"/>
     <brk id="18" max="110" man="1"/>
     <brk id="30" max="110" man="1"/>
+    <brk id="34" max="110" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>