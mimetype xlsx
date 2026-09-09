--- v0 (2026-05-18)
+++ v1 (2026-09-09)
@@ -1,2479 +1,2473 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24931"/>
-  <workbookPr/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\統計\統計集計\007スキースケート\R6-7スキースケート\002調査結果\05ＨＰ公表用\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\統計\統計集計\007スキースケート\R5-6スキースケート\002調査結果\05ＨＰ公表用\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FAE954B-8195-4DAF-9105-C1AA26840D64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CFC5B692-3F33-4D5B-AD3C-1FBCA0D0F1B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1836" yWindow="1200" windowWidth="19152" windowHeight="8232" xr2:uid="{BA2BD57B-28BB-4E98-BF3B-894BCF172466}"/>
+    <workbookView xWindow="1224" yWindow="1248" windowWidth="20868" windowHeight="9168" xr2:uid="{3E8BCBC5-98E8-40A8-984F-ED23FADBC01A}"/>
   </bookViews>
   <sheets>
-    <sheet name="月別・地域別振興局別" sheetId="57" r:id="rId1"/>
-    <sheet name="推移" sheetId="59" r:id="rId2"/>
+    <sheet name="月別・地域振興局別" sheetId="2" r:id="rId1"/>
+    <sheet name="推移" sheetId="1" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...4 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D64" i="59" l="1"/>
-[...28 lines deleted...]
-  <c r="I5" i="57"/>
+  <c r="D63" i="1" l="1"/>
+  <c r="B23" i="2"/>
+  <c r="H23" i="2"/>
+  <c r="G23" i="2"/>
+  <c r="F23" i="2"/>
+  <c r="E23" i="2"/>
+  <c r="D23" i="2"/>
+  <c r="C23" i="2"/>
+  <c r="I22" i="2"/>
+  <c r="I21" i="2"/>
+  <c r="I20" i="2"/>
+  <c r="I19" i="2"/>
+  <c r="I14" i="2"/>
+  <c r="I13" i="2"/>
+  <c r="I12" i="2"/>
+  <c r="I11" i="2"/>
+  <c r="I10" i="2"/>
+  <c r="I9" i="2"/>
+  <c r="I8" i="2"/>
+  <c r="I7" i="2"/>
+  <c r="I6" i="2"/>
+  <c r="I5" i="2"/>
+  <c r="H15" i="2"/>
+  <c r="D15" i="2"/>
+  <c r="E15" i="2"/>
+  <c r="F15" i="2"/>
+  <c r="G15" i="2"/>
+  <c r="C15" i="2"/>
+  <c r="D62" i="1"/>
+  <c r="B15" i="2"/>
+  <c r="I23" i="2" l="1"/>
+  <c r="I15" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="89">
+  <si>
+    <t>○利用者数の推移</t>
+  </si>
+  <si>
+    <t>（単位：千人）</t>
+  </si>
+  <si>
+    <t>年度</t>
+  </si>
+  <si>
+    <t>スキー場</t>
+  </si>
+  <si>
+    <t>スケート場</t>
+  </si>
+  <si>
+    <t>計</t>
+  </si>
+  <si>
+    <t>昭和40年</t>
+  </si>
+  <si>
+    <t>昭和41年</t>
+  </si>
+  <si>
+    <t>昭和42年</t>
+  </si>
+  <si>
+    <t>昭和43年</t>
+  </si>
+  <si>
+    <t>昭和44年</t>
+  </si>
+  <si>
+    <t>昭和45年</t>
+  </si>
+  <si>
+    <t>昭和46年</t>
+  </si>
+  <si>
+    <t>昭和47年</t>
+  </si>
+  <si>
+    <t>昭和48年</t>
+  </si>
+  <si>
+    <t>昭和49年</t>
+  </si>
+  <si>
+    <t>昭和50年</t>
+  </si>
+  <si>
+    <t>昭和51年</t>
+  </si>
+  <si>
+    <t>昭和52年</t>
+  </si>
+  <si>
+    <t>昭和53年</t>
+  </si>
+  <si>
+    <t>昭和54年</t>
+  </si>
+  <si>
+    <t>昭和55年</t>
+  </si>
+  <si>
+    <t>昭和56年</t>
+  </si>
+  <si>
+    <t>昭和57年</t>
+  </si>
+  <si>
+    <t>昭和58年</t>
+  </si>
+  <si>
+    <t>昭和59年</t>
+  </si>
+  <si>
+    <t>昭和60年</t>
+  </si>
+  <si>
+    <t>昭和61年</t>
+  </si>
+  <si>
+    <t>昭和62年</t>
+  </si>
+  <si>
+    <t>昭和63年</t>
+  </si>
+  <si>
+    <t>平成元年</t>
+  </si>
+  <si>
+    <t>平成2年</t>
+  </si>
+  <si>
+    <t>平成3年</t>
+  </si>
+  <si>
+    <t>平成4年</t>
+  </si>
+  <si>
+    <t>平成5年</t>
+  </si>
+  <si>
+    <t>平成6年</t>
+  </si>
+  <si>
+    <t>平成7年</t>
+  </si>
+  <si>
+    <t>平成8年</t>
+  </si>
+  <si>
+    <t>平成9年</t>
+  </si>
+  <si>
+    <t>平成10年</t>
+  </si>
+  <si>
+    <t>平成11年</t>
+  </si>
+  <si>
+    <t>平成12年</t>
+  </si>
+  <si>
+    <t>平成13年</t>
+  </si>
+  <si>
+    <t>平成14年</t>
+  </si>
+  <si>
+    <t>平成15年</t>
+  </si>
+  <si>
+    <t>平成16年</t>
+  </si>
+  <si>
+    <t>平成17年</t>
+  </si>
+  <si>
+    <t>平成18年</t>
+  </si>
+  <si>
+    <t>平成19年</t>
+  </si>
+  <si>
+    <t>平成20年</t>
+  </si>
+  <si>
+    <t>平成21年</t>
+  </si>
+  <si>
+    <t>平成22-23年</t>
+  </si>
+  <si>
+    <t>平成23-24年</t>
+  </si>
+  <si>
+    <t>平成24-25年</t>
+  </si>
+  <si>
+    <t>平成25-26年</t>
+  </si>
+  <si>
+    <t>平成26-27年</t>
+  </si>
+  <si>
+    <t>平成27-28年</t>
+  </si>
+  <si>
+    <t>平成28-29年</t>
+  </si>
+  <si>
+    <t>平成29-30年</t>
+  </si>
+  <si>
+    <t>平成30-31年</t>
+  </si>
+  <si>
+    <t>令和元-2年</t>
+  </si>
+  <si>
+    <t>令和2-3年</t>
+  </si>
+  <si>
+    <t>令和3-4年</t>
+  </si>
+  <si>
+    <t>※集計期間は11月～翌年5月末（平成21年度以前は3月末まで）。</t>
+  </si>
+  <si>
+    <t>○スキー場</t>
+  </si>
+  <si>
+    <t>（単位：人）</t>
+  </si>
+  <si>
+    <t>地域振興局名</t>
+  </si>
+  <si>
+    <t>施設数</t>
+  </si>
+  <si>
+    <t>11月</t>
+  </si>
   <si>
     <t>12月</t>
   </si>
   <si>
     <t>1月</t>
   </si>
   <si>
     <t>2月</t>
   </si>
   <si>
     <t>3月</t>
   </si>
   <si>
+    <t>4･5月</t>
+  </si>
+  <si>
+    <t>佐久</t>
+  </si>
+  <si>
+    <t>上田</t>
+  </si>
+  <si>
+    <t>諏訪</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
   <si>
     <t>上伊那</t>
-    <rPh sb="0" eb="3">
-[...35 lines deleted...]
-    <t>上伊那</t>
   </si>
   <si>
     <t>南信州</t>
   </si>
   <si>
     <t>木曽</t>
   </si>
   <si>
     <t>松本</t>
   </si>
   <si>
     <t>北アルプス</t>
   </si>
   <si>
     <t>長野</t>
   </si>
   <si>
     <t>北信</t>
   </si>
   <si>
     <t>○スケート場</t>
   </si>
   <si>
-    <t>令和6年-7年スキー・スケート場利用者統計調査</t>
-[...186 lines deleted...]
-    <t>令和3-4年</t>
+    <t>令和4-5年</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>令和5年-6年スキー・スケート場利用者統計調査</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>令和5-6年</t>
-  </si>
-[...13 lines deleted...]
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...8 lines deleted...]
-    </font>
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="ＭＳ Ｐゴシック"/>
+      <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
-[...10 lines deleted...]
-    <font>
       <sz val="6"/>
-      <name val="ＭＳ Ｐ明朝"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <name val="游ゴシック"/>
-      <family val="3"/>
-[...4 lines deleted...]
-      <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="5">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="double">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="double">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="double">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
-[...1 lines deleted...]
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+  </cellStyleXfs>
+  <cellXfs count="27">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-  </cellStyleXfs>
-[...4 lines deleted...]
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="176" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="5">
-    <cellStyle name="桁区切り 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+  <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="未定義" xfId="3" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...62 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D613FF2-F29C-46D3-BA22-2A082652584D}">
-  <dimension ref="A1:I23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{390362C0-F085-4F41-9CE2-F5B85380A51E}">
+  <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="K14" sqref="K14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="13.77734375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="13" customWidth="1"/>
+    <col min="2" max="2" width="7.796875" customWidth="1"/>
+    <col min="10" max="10" width="3.69921875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A1" s="1" t="s">
-        <v>24</v>
+      <c r="A1" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.45">
-      <c r="A3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="1" t="s">
+      <c r="A3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I3" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A4" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H4" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A5" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B5" s="9">
+        <v>9</v>
+      </c>
+      <c r="C5" s="9">
+        <v>27593</v>
+      </c>
+      <c r="D5" s="9">
+        <v>96806</v>
+      </c>
+      <c r="E5" s="9">
+        <v>193253</v>
+      </c>
+      <c r="F5" s="9">
+        <v>219935</v>
+      </c>
+      <c r="G5" s="9">
+        <v>123359</v>
+      </c>
+      <c r="H5" s="13">
+        <v>4711</v>
+      </c>
+      <c r="I5" s="16">
+        <f>SUM(C5:H5)</f>
+        <v>665657</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B6" s="9">
+        <v>5</v>
+      </c>
+      <c r="C6" s="9">
+        <v>398</v>
+      </c>
+      <c r="D6" s="9">
+        <v>65659</v>
+      </c>
+      <c r="E6" s="9">
+        <v>164873</v>
+      </c>
+      <c r="F6" s="9">
+        <v>174547</v>
+      </c>
+      <c r="G6" s="9">
+        <v>108402</v>
+      </c>
+      <c r="H6" s="13">
+        <v>4035</v>
+      </c>
+      <c r="I6" s="16">
+        <f t="shared" ref="I6:I14" si="0">SUM(C6:H6)</f>
+        <v>517914</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A7" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B7" s="9">
         <v>7</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="10" t="s">
+      <c r="C7" s="9">
+        <v>0</v>
+      </c>
+      <c r="D7" s="9">
+        <v>36713</v>
+      </c>
+      <c r="E7" s="9">
+        <v>121006</v>
+      </c>
+      <c r="F7" s="9">
+        <v>129111</v>
+      </c>
+      <c r="G7" s="9">
+        <v>62561</v>
+      </c>
+      <c r="H7" s="13">
+        <v>2410</v>
+      </c>
+      <c r="I7" s="16">
+        <f t="shared" si="0"/>
+        <v>351801</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A8" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" s="9">
+        <v>3</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="D8" s="9">
+        <v>5955</v>
+      </c>
+      <c r="E8" s="9">
+        <v>25042</v>
+      </c>
+      <c r="F8" s="9">
+        <v>25416</v>
+      </c>
+      <c r="G8" s="9">
+        <v>7873</v>
+      </c>
+      <c r="H8" s="14">
+        <v>0</v>
+      </c>
+      <c r="I8" s="16">
+        <f t="shared" si="0"/>
+        <v>64286</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A9" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" s="9">
+        <v>4</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D9" s="9">
+        <v>9932</v>
+      </c>
+      <c r="E9" s="9">
+        <v>28656</v>
+      </c>
+      <c r="F9" s="9">
+        <v>18931</v>
+      </c>
+      <c r="G9" s="9">
+        <v>7007</v>
+      </c>
+      <c r="H9" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="I9" s="16">
+        <f t="shared" si="0"/>
+        <v>64526</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A10" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B10" s="9">
+        <v>4</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D10" s="9">
+        <v>17321</v>
+      </c>
+      <c r="E10" s="9">
+        <v>57281</v>
+      </c>
+      <c r="F10" s="9">
+        <v>56249</v>
+      </c>
+      <c r="G10" s="9">
+        <v>43129</v>
+      </c>
+      <c r="H10" s="13">
+        <v>2595</v>
+      </c>
+      <c r="I10" s="16">
+        <f t="shared" si="0"/>
+        <v>176575</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A11" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B11" s="9">
+        <v>4</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="D11" s="9">
+        <v>4875</v>
+      </c>
+      <c r="E11" s="9">
+        <v>24960</v>
+      </c>
+      <c r="F11" s="9">
+        <v>34619</v>
+      </c>
+      <c r="G11" s="9">
+        <v>15945</v>
+      </c>
+      <c r="H11" s="14">
+        <v>0</v>
+      </c>
+      <c r="I11" s="16">
+        <f t="shared" si="0"/>
+        <v>80399</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="9">
+        <v>10</v>
+      </c>
+      <c r="C12" s="10">
+        <v>395</v>
+      </c>
+      <c r="D12" s="9">
+        <v>218116</v>
+      </c>
+      <c r="E12" s="9">
+        <v>525756</v>
+      </c>
+      <c r="F12" s="9">
+        <v>540243</v>
+      </c>
+      <c r="G12" s="9">
+        <v>286582</v>
+      </c>
+      <c r="H12" s="13">
+        <v>62563</v>
+      </c>
+      <c r="I12" s="16">
+        <f t="shared" si="0"/>
+        <v>1633655</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A13" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="9">
+        <v>7</v>
+      </c>
+      <c r="C13" s="10">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9">
+        <v>23433</v>
+      </c>
+      <c r="E13" s="9">
+        <v>120042</v>
+      </c>
+      <c r="F13" s="9">
+        <v>127054</v>
+      </c>
+      <c r="G13" s="9">
+        <v>60409</v>
+      </c>
+      <c r="H13" s="14">
+        <v>0</v>
+      </c>
+      <c r="I13" s="16">
+        <f t="shared" si="0"/>
+        <v>330938</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A14" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B14" s="18">
+        <v>29</v>
+      </c>
+      <c r="C14" s="18">
+        <v>2188</v>
+      </c>
+      <c r="D14" s="18">
+        <v>189870</v>
+      </c>
+      <c r="E14" s="18">
+        <v>550998</v>
+      </c>
+      <c r="F14" s="18">
+        <v>697941</v>
+      </c>
+      <c r="G14" s="18">
+        <v>417648</v>
+      </c>
+      <c r="H14" s="19">
+        <v>79614</v>
+      </c>
+      <c r="I14" s="16">
+        <f t="shared" si="0"/>
+        <v>1938259</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="24">
+        <f>SUM(B5:B14)</f>
+        <v>82</v>
+      </c>
+      <c r="C15" s="24">
+        <f>SUM(C5:C14)</f>
+        <v>30574</v>
+      </c>
+      <c r="D15" s="24">
+        <f t="shared" ref="D15:I15" si="1">SUM(D5:D14)</f>
+        <v>668680</v>
+      </c>
+      <c r="E15" s="24">
+        <f t="shared" si="1"/>
+        <v>1811867</v>
+      </c>
+      <c r="F15" s="24">
+        <f t="shared" si="1"/>
+        <v>2024046</v>
+      </c>
+      <c r="G15" s="24">
+        <f t="shared" si="1"/>
+        <v>1132915</v>
+      </c>
+      <c r="H15" s="24">
+        <f t="shared" si="1"/>
+        <v>155928</v>
+      </c>
+      <c r="I15" s="24">
+        <f t="shared" si="1"/>
+        <v>5824010</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="B16" s="1"/>
+      <c r="D16" s="1"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A17" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="I17" s="11" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A18" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H18" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="I18" s="15" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A19" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="9">
+        <v>4</v>
+      </c>
+      <c r="C19" s="9">
+        <v>8817</v>
+      </c>
+      <c r="D19" s="9">
+        <v>16553</v>
+      </c>
+      <c r="E19" s="9">
+        <v>16886</v>
+      </c>
+      <c r="F19" s="9">
+        <v>8544</v>
+      </c>
+      <c r="G19" s="9">
+        <v>7626</v>
+      </c>
+      <c r="H19" s="13">
+        <v>10097</v>
+      </c>
+      <c r="I19" s="16">
+        <f>SUM(C19:H19)</f>
+        <v>68523</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A20" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="9">
+        <v>1</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="D20" s="9">
+        <v>3161</v>
+      </c>
+      <c r="E20" s="9">
+        <v>7729</v>
+      </c>
+      <c r="F20" s="10">
+        <v>1934</v>
+      </c>
+      <c r="G20" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="H20" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="I20" s="16">
+        <f t="shared" ref="I20:I22" si="2">SUM(C20:H20)</f>
+        <v>12824</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="A21" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="9">
+        <v>3</v>
+      </c>
+      <c r="C21" s="9">
+        <v>6917</v>
+      </c>
+      <c r="D21" s="9">
+        <v>21085</v>
+      </c>
+      <c r="E21" s="9">
+        <v>23924</v>
+      </c>
+      <c r="F21" s="9">
+        <v>13230</v>
+      </c>
+      <c r="G21" s="10">
+        <v>1196</v>
+      </c>
+      <c r="H21" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="I21" s="16">
+        <f t="shared" si="2"/>
+        <v>66352</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A22" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="18">
+        <v>1</v>
+      </c>
+      <c r="C22" s="18">
+        <v>11126</v>
+      </c>
+      <c r="D22" s="18">
+        <v>13508</v>
+      </c>
+      <c r="E22" s="18">
+        <v>12788</v>
+      </c>
+      <c r="F22" s="18">
+        <v>9356</v>
+      </c>
+      <c r="G22" s="21">
+        <v>2193</v>
+      </c>
+      <c r="H22" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="I22" s="20">
+        <f t="shared" si="2"/>
+        <v>48971</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="24">
+        <f t="shared" ref="B23:I23" si="3">SUM(B19:B22)</f>
         <v>9</v>
       </c>
-      <c r="C4" s="10" t="s">
-[...523 lines deleted...]
-      <c r="D23" s="15">
+      <c r="C23" s="24">
         <f t="shared" si="3"/>
-        <v>53852</v>
-[...1 lines deleted...]
-      <c r="E23" s="15">
+        <v>26860</v>
+      </c>
+      <c r="D23" s="24">
         <f t="shared" si="3"/>
-        <v>58940</v>
-[...1 lines deleted...]
-      <c r="F23" s="15">
+        <v>54307</v>
+      </c>
+      <c r="E23" s="24">
         <f t="shared" si="3"/>
-        <v>23735</v>
-[...1 lines deleted...]
-      <c r="G23" s="15">
+        <v>61327</v>
+      </c>
+      <c r="F23" s="24">
         <f t="shared" si="3"/>
-        <v>9513</v>
-[...1 lines deleted...]
-      <c r="H23" s="15">
+        <v>33064</v>
+      </c>
+      <c r="G23" s="24">
         <f t="shared" si="3"/>
-        <v>10876</v>
-[...4 lines deleted...]
-      </c>
+        <v>11015</v>
+      </c>
+      <c r="H23" s="25">
+        <f t="shared" si="3"/>
+        <v>10097</v>
+      </c>
+      <c r="I23" s="26">
+        <f t="shared" si="3"/>
+        <v>196670</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.45">
+      <c r="B24" s="1"/>
+      <c r="D24" s="1"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="4"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E0BF7B0-8B7C-42D6-9D07-674BF286EF4A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F683455-1A86-4617-8D01-0AE0C293697F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D65"/>
+  <dimension ref="A1:D64"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F9" sqref="F9"/>
+    <sheetView topLeftCell="A55" workbookViewId="0">
+      <selection activeCell="B64" sqref="B64"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="14.109375" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="16384" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="12.69921875" customWidth="1"/>
+    <col min="2" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="A3" s="5" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="10.95" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="3">
+        <v>3050</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1253</v>
+      </c>
+      <c r="D5" s="3">
+        <v>4303</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="3">
+        <v>3669</v>
+      </c>
+      <c r="C6" s="3">
+        <v>1510</v>
+      </c>
+      <c r="D6" s="3">
+        <v>5179</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="3">
+        <v>4888</v>
+      </c>
+      <c r="C7" s="3">
+        <v>1294</v>
+      </c>
+      <c r="D7" s="3">
+        <v>6182</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="3">
+        <v>4841</v>
+      </c>
+      <c r="C8" s="2">
+        <v>764</v>
+      </c>
+      <c r="D8" s="3">
+        <v>5605</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="3">
+        <v>5549</v>
+      </c>
+      <c r="C9" s="3">
+        <v>1138</v>
+      </c>
+      <c r="D9" s="3">
+        <v>6687</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="3">
+        <v>6152</v>
+      </c>
+      <c r="C10" s="3">
+        <v>1127</v>
+      </c>
+      <c r="D10" s="3">
+        <v>7279</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="3">
+        <v>6718</v>
+      </c>
+      <c r="C11" s="2">
+        <v>711</v>
+      </c>
+      <c r="D11" s="3">
+        <v>7429</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="3">
+        <v>8186</v>
+      </c>
+      <c r="C12" s="2">
+        <v>837</v>
+      </c>
+      <c r="D12" s="3">
+        <v>9023</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="3">
+        <v>8562</v>
+      </c>
+      <c r="C13" s="2">
+        <v>944</v>
+      </c>
+      <c r="D13" s="3">
+        <v>9506</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="3">
+        <v>8643</v>
+      </c>
+      <c r="C14" s="2">
+        <v>939</v>
+      </c>
+      <c r="D14" s="3">
+        <v>9582</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="3">
+        <v>7902</v>
+      </c>
+      <c r="C15" s="2">
+        <v>821</v>
+      </c>
+      <c r="D15" s="3">
+        <v>8723</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="3">
+        <v>9721</v>
+      </c>
+      <c r="C16" s="2">
+        <v>864</v>
+      </c>
+      <c r="D16" s="3">
+        <v>10585</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="3">
+        <v>8494</v>
+      </c>
+      <c r="C17" s="2">
+        <v>845</v>
+      </c>
+      <c r="D17" s="3">
+        <v>9339</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A18" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="3">
+        <v>8449</v>
+      </c>
+      <c r="C18" s="2">
+        <v>899</v>
+      </c>
+      <c r="D18" s="3">
+        <v>9348</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A19" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="3">
+        <v>8414</v>
+      </c>
+      <c r="C19" s="2">
+        <v>895</v>
+      </c>
+      <c r="D19" s="3">
+        <v>9309</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A20" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="3">
+        <v>10236</v>
+      </c>
+      <c r="C20" s="2">
+        <v>936</v>
+      </c>
+      <c r="D20" s="3">
+        <v>11172</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A21" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="3">
+        <v>10626</v>
+      </c>
+      <c r="C21" s="2">
+        <v>965</v>
+      </c>
+      <c r="D21" s="3">
+        <v>11591</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A22" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="3">
+        <v>11140</v>
+      </c>
+      <c r="C22" s="2">
+        <v>882</v>
+      </c>
+      <c r="D22" s="3">
+        <v>12022</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A23" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="3">
+        <v>12645</v>
+      </c>
+      <c r="C23" s="2">
+        <v>916</v>
+      </c>
+      <c r="D23" s="3">
+        <v>13561</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A24" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="B24" s="3">
+        <v>12806</v>
+      </c>
+      <c r="C24" s="2">
+        <v>846</v>
+      </c>
+      <c r="D24" s="3">
+        <v>13652</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A25" s="6" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="B25" s="3">
+        <v>13259</v>
+      </c>
+      <c r="C25" s="2">
+        <v>864</v>
+      </c>
+      <c r="D25" s="3">
+        <v>14123</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A26" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B26" s="3">
+        <v>12952</v>
+      </c>
+      <c r="C26" s="2">
+        <v>725</v>
+      </c>
+      <c r="D26" s="3">
+        <v>13677</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A27" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="B27" s="3">
+        <v>13978</v>
+      </c>
+      <c r="C27" s="2">
+        <v>729</v>
+      </c>
+      <c r="D27" s="3">
+        <v>14707</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A28" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="D4" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="B28" s="3">
+        <v>17088</v>
+      </c>
+      <c r="C28" s="2">
+        <v>721</v>
+      </c>
+      <c r="D28" s="3">
+        <v>17809</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A29" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="8">
-[...10 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="B29" s="3">
+        <v>19078</v>
+      </c>
+      <c r="C29" s="2">
+        <v>780</v>
+      </c>
+      <c r="D29" s="3">
+        <v>19858</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A30" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="8">
-[...10 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="B30" s="3">
+        <v>21104</v>
+      </c>
+      <c r="C30" s="2">
+        <v>822</v>
+      </c>
+      <c r="D30" s="3">
+        <v>21926</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A31" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="8">
-[...10 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="B31" s="3">
+        <v>21070</v>
+      </c>
+      <c r="C31" s="2">
+        <v>760</v>
+      </c>
+      <c r="D31" s="3">
+        <v>21830</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A32" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="8">
-[...10 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="B32" s="3">
+        <v>21195</v>
+      </c>
+      <c r="C32" s="2">
+        <v>594</v>
+      </c>
+      <c r="D32" s="3">
+        <v>21789</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A33" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B9" s="8">
-[...10 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="B33" s="3">
+        <v>20074</v>
+      </c>
+      <c r="C33" s="2">
+        <v>591</v>
+      </c>
+      <c r="D33" s="3">
+        <v>20665</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A34" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="8">
-[...10 lines deleted...]
-      <c r="A11" s="7" t="s">
+      <c r="B34" s="3">
+        <v>18351</v>
+      </c>
+      <c r="C34" s="2">
+        <v>572</v>
+      </c>
+      <c r="D34" s="3">
+        <v>18923</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A35" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="8">
-[...10 lines deleted...]
-      <c r="A12" s="7" t="s">
+      <c r="B35" s="3">
+        <v>18165</v>
+      </c>
+      <c r="C35" s="2">
+        <v>602</v>
+      </c>
+      <c r="D35" s="3">
+        <v>18767</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A36" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="8">
-[...10 lines deleted...]
-      <c r="A13" s="7" t="s">
+      <c r="B36" s="3">
+        <v>16594</v>
+      </c>
+      <c r="C36" s="2">
+        <v>539</v>
+      </c>
+      <c r="D36" s="3">
+        <v>17133</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A37" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B13" s="8">
-[...10 lines deleted...]
-      <c r="A14" s="7" t="s">
+      <c r="B37" s="3">
+        <v>13474</v>
+      </c>
+      <c r="C37" s="2">
+        <v>328</v>
+      </c>
+      <c r="D37" s="3">
+        <v>13802</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A38" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="8">
-[...10 lines deleted...]
-      <c r="A15" s="7" t="s">
+      <c r="B38" s="3">
+        <v>13832</v>
+      </c>
+      <c r="C38" s="2">
+        <v>412</v>
+      </c>
+      <c r="D38" s="3">
+        <v>14244</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A39" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="B15" s="8">
-[...10 lines deleted...]
-      <c r="A16" s="7" t="s">
+      <c r="B39" s="3">
+        <v>12477</v>
+      </c>
+      <c r="C39" s="2">
+        <v>434</v>
+      </c>
+      <c r="D39" s="3">
+        <v>12911</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A40" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="8">
-[...10 lines deleted...]
-      <c r="A17" s="7" t="s">
+      <c r="B40" s="3">
+        <v>11035</v>
+      </c>
+      <c r="C40" s="2">
+        <v>358</v>
+      </c>
+      <c r="D40" s="3">
+        <v>11393</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A41" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="8">
-[...10 lines deleted...]
-      <c r="A18" s="7" t="s">
+      <c r="B41" s="3">
+        <v>10780</v>
+      </c>
+      <c r="C41" s="2">
+        <v>347</v>
+      </c>
+      <c r="D41" s="3">
+        <v>11127</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A42" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="8">
-[...10 lines deleted...]
-      <c r="A19" s="7" t="s">
+      <c r="B42" s="3">
+        <v>10465</v>
+      </c>
+      <c r="C42" s="2">
+        <v>335</v>
+      </c>
+      <c r="D42" s="3">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A43" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B19" s="8">
-[...10 lines deleted...]
-      <c r="A20" s="7" t="s">
+      <c r="B43" s="3">
+        <v>9343</v>
+      </c>
+      <c r="C43" s="2">
+        <v>337</v>
+      </c>
+      <c r="D43" s="3">
+        <v>9680</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A44" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="8">
-[...10 lines deleted...]
-      <c r="A21" s="7" t="s">
+      <c r="B44" s="3">
+        <v>8795</v>
+      </c>
+      <c r="C44" s="2">
+        <v>327</v>
+      </c>
+      <c r="D44" s="3">
+        <v>9122</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A45" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="8">
-[...10 lines deleted...]
-      <c r="A22" s="7" t="s">
+      <c r="B45" s="3">
+        <v>8513</v>
+      </c>
+      <c r="C45" s="2">
+        <v>349</v>
+      </c>
+      <c r="D45" s="3">
+        <v>8862</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A46" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="B22" s="8">
-[...10 lines deleted...]
-      <c r="A23" s="7" t="s">
+      <c r="B46" s="3">
+        <v>7642</v>
+      </c>
+      <c r="C46" s="2">
+        <v>355</v>
+      </c>
+      <c r="D46" s="3">
+        <v>7997</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A47" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="B23" s="8">
-[...10 lines deleted...]
-      <c r="A24" s="7" t="s">
+      <c r="B47" s="3">
+        <v>8153</v>
+      </c>
+      <c r="C47" s="2">
+        <v>311</v>
+      </c>
+      <c r="D47" s="3">
+        <v>8464</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A48" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B24" s="8">
-[...10 lines deleted...]
-      <c r="A25" s="7" t="s">
+      <c r="B48" s="3">
+        <v>7623</v>
+      </c>
+      <c r="C48" s="2">
+        <v>307</v>
+      </c>
+      <c r="D48" s="3">
+        <v>7930</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A49" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="B25" s="8">
-[...10 lines deleted...]
-      <c r="A26" s="7" t="s">
+      <c r="B49" s="3">
+        <v>7183</v>
+      </c>
+      <c r="C49" s="2">
+        <v>306</v>
+      </c>
+      <c r="D49" s="3">
+        <v>7489</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A50" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="B26" s="8">
-[...10 lines deleted...]
-      <c r="A27" s="7" t="s">
+      <c r="B50" s="3">
+        <v>6610</v>
+      </c>
+      <c r="C50" s="2">
+        <v>310</v>
+      </c>
+      <c r="D50" s="3">
+        <v>6920</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A51" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B27" s="8">
-[...10 lines deleted...]
-      <c r="A28" s="7" t="s">
+      <c r="B51" s="3">
+        <v>6978</v>
+      </c>
+      <c r="C51" s="2">
+        <v>319</v>
+      </c>
+      <c r="D51" s="3">
+        <v>7297</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A52" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="B28" s="8">
-[...10 lines deleted...]
-      <c r="A29" s="7" t="s">
+      <c r="B52" s="3">
+        <v>7095</v>
+      </c>
+      <c r="C52" s="2">
+        <v>300</v>
+      </c>
+      <c r="D52" s="3">
+        <v>7395</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A53" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="B29" s="8">
-[...10 lines deleted...]
-      <c r="A30" s="7" t="s">
+      <c r="B53" s="3">
+        <v>7039</v>
+      </c>
+      <c r="C53" s="2">
+        <v>285</v>
+      </c>
+      <c r="D53" s="3">
+        <v>7324</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A54" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="B30" s="8">
-[...10 lines deleted...]
-      <c r="A31" s="7" t="s">
+      <c r="B54" s="3">
+        <v>7085</v>
+      </c>
+      <c r="C54" s="2">
+        <v>277</v>
+      </c>
+      <c r="D54" s="3">
+        <v>7362</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A55" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="B31" s="8">
-[...10 lines deleted...]
-      <c r="A32" s="7" t="s">
+      <c r="B55" s="3">
+        <v>5956</v>
+      </c>
+      <c r="C55" s="2">
+        <v>275</v>
+      </c>
+      <c r="D55" s="3">
+        <v>6232</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A56" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="B32" s="8">
-[...10 lines deleted...]
-      <c r="A33" s="7" t="s">
+      <c r="B56" s="3">
+        <v>6614</v>
+      </c>
+      <c r="C56" s="2">
+        <v>274</v>
+      </c>
+      <c r="D56" s="3">
+        <v>6888</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A57" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B33" s="8">
-[...10 lines deleted...]
-      <c r="A34" s="7" t="s">
+      <c r="B57" s="3">
+        <v>6572</v>
+      </c>
+      <c r="C57" s="2">
+        <v>263</v>
+      </c>
+      <c r="D57" s="3">
+        <v>6835</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A58" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="B34" s="8">
-[...10 lines deleted...]
-      <c r="A35" s="7" t="s">
+      <c r="B58" s="3">
+        <v>6454</v>
+      </c>
+      <c r="C58" s="2">
+        <v>258</v>
+      </c>
+      <c r="D58" s="3">
+        <v>6712</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A59" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="B35" s="8">
-[...10 lines deleted...]
-      <c r="A36" s="7" t="s">
+      <c r="B59" s="3">
+        <v>5527</v>
+      </c>
+      <c r="C59" s="2">
+        <v>211</v>
+      </c>
+      <c r="D59" s="3">
+        <v>5738</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A60" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="B36" s="8">
-[...10 lines deleted...]
-      <c r="A37" s="7" t="s">
+      <c r="B60" s="3">
+        <v>3677</v>
+      </c>
+      <c r="C60" s="2">
+        <v>183</v>
+      </c>
+      <c r="D60" s="3">
+        <v>3860</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A61" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="B37" s="8">
-[...332 lines deleted...]
-      <c r="A61" s="7" t="s">
+      <c r="B61" s="3">
+        <v>4913</v>
+      </c>
+      <c r="C61" s="2">
+        <v>162</v>
+      </c>
+      <c r="D61" s="3">
+        <v>5075</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A62" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="B61" s="8">
-[...13 lines deleted...]
-      <c r="B62" s="8">
+      <c r="B62" s="3">
         <v>5692</v>
       </c>
-      <c r="C62" s="9">
+      <c r="C62" s="2">
         <v>201</v>
       </c>
-      <c r="D62" s="8">
+      <c r="D62" s="3">
         <f>SUM(B62:C62)</f>
         <v>5893</v>
       </c>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B63" s="8">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A63" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="B63" s="3">
         <v>5824</v>
       </c>
-      <c r="C63" s="9">
+      <c r="C63" s="2">
         <v>197</v>
       </c>
-      <c r="D63" s="8">
+      <c r="D63" s="3">
+        <f>SUM(B63:C63)</f>
         <v>6021</v>
       </c>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-        <v>88</v>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A64" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="4"/>
+  <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" fitToWidth="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>月別・地域別振興局別</vt:lpstr>
+      <vt:lpstr>月別・地域振興局別</vt:lpstr>
       <vt:lpstr>推移</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>長野県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>N2800010</dc:creator>
+  <dc:creator>磯野　有紀子</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>